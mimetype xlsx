--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10580540</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2024.2013</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Do fungi look like macroparasites? Quantifying the patterns and mechanisms of aggregation for host–fungal parasite relationships</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schrock, Sarah_A R; Walsman, Jason C; DeMarchi, Joseph; LeSage, Emily H; Ohmer, Michel_E B; Rollins-Smith, Louise A; Briggs, Cheryl J; Richards-Zawacki, Corinne L; Woodhams, Douglas C; Knapp, Roland A; Smith, Thomas C; Haddad, Célio_F B; Becker, C Guilherme; Johnson, Pieter_T J; Wilber, Mark Q</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>292</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2043</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1471-2954</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Most hosts contain few parasites, whereas few hosts contain many. This pattern, known as aggregation, is well-documented in macroparasites where parasite intensity distribution among hosts affects host–parasite dynamics. Infection intensity also drives fungal disease dynamics, but we lack a basic understanding of host–fungal aggregation patterns, how they compare with macroparasites and if they reflect biological processes. To begin addressing these gaps, we characterized aggregation of the fungal pathogen&lt;italic&gt;Batrachochytrium dendrobatidis&lt;/italic&gt;(Bd) in amphibian hosts. Utilizing the slope of Taylor’s Power law, we found Bd intensity distributions were more aggregated than many macroparasites, conforming closely to lognormal distributions. We observed that Bd aggregation patterns are strongly correlated with known biological processes operating in amphibian populations, such as epizoological phase (i.e. invasion, post-invasion and enzootic), and intensity-dependent disease mortality. Using intensity-dependent mathematical models, we found evidence of evolution of host resistance based on aggregation shifts in systems persisting with Bd following disease-induced declines. Our results show that Bd aggregation is highly conserved across disparate systems and contains signatures of potential biological processes of amphibian–Bd systems. Our work can inform future modelling approaches and be extended to other fungal pathogens to elucidate host–fungal interactions and unite host–fungal dynamics under a common theoretical framework.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2133401; 2120084; 2147467</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>