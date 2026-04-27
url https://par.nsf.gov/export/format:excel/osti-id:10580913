--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10580913</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inspiring and Preparing Underserved Middle School Students for Computer Science: A Descriptive Case Study of the UNC Charlotte/ Wilson STEM Academy Partnership</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mickelson, R A; Mikkelsen, I; Dorodchi, M; Cukic, B; Petro, C; Al_Ayeisha, Z; Alston, S; Teddy, A; Win, M; Wiktor, S; Sherman, B; Cook, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>School community journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>127-158</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2379-397X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Students from underrepresented populations—females, working class, and youth from marginalized racial/ethnic groups—are less likely than their middle-class Asian and White male peers to study computer science (CS) in college. The dearth of CS undergraduates from these groups contributes to projected labor force shortages. Sources of the dilemma include weak or absent inspiration and CS preparation in middle schools and negative stereotypes suggesting certain groups do not belong in CS. This case study describes three years of a community collaboration between a local university and a nearby middle school attended by primarily low-income students of color. The University of North Carolina Charlotte/Wilson STEM Academy Partnership focused on undergraduates majoring in CS teaching monthly workshops designed to inspire and academically prepare the middle schoolers for college and CS majors by teaching them coding and computational thinking while also challenging stereotypes about who belongs in CS. Post-workshop assessments, reflective essays, interviews, and administrative data were thematically coded. Findings suggest the workshops sparked interest in college and CS, undermined toxic stereotypes, and nurtured the academic self-confidence of middle schoolers. The Partnership provided the undergraduates with opportunities to meet their own academic goals while “paying it forward.” Results suggest that the Partnership can serve as a model starting point for disrupting the disproportionalities in female and underrepresented minority students in CS.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1742461</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>School Community Network</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>