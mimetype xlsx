--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10581036</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-024-55423-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An integrated photonic engine for programmable atomic control</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Christen, Ian; Propson, Thomas; Sutula, Madison; Sattari, Hamed; Choong, Gregory; Panuski, Christopher; Melville, Alexander; Mallek, Justin; Brabec, Cole; Hamilton, Scott; Dixon, P Benjamin; Menssen, Adrian J; Braje, Danielle; Ghadimi, Amir H; Englund, Dirk</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Solutions for scalable, high-performance optical control are important for the development of scaled atom-based quantum technologies. Modulation of many individual optical beams is central to applying arbitrary gate and control sequences on arrays of atoms or atom-like systems. At telecom wavelengths, miniaturization of optical components via photonic integration has pushed the scale and performance of classical and quantum optics far beyond the limitations of bulk devices. However, material platforms for high-speed telecom integrated photonics lack transparency at the short wavelengths required by leading atomic systems. Here, we propose and implement a scalable and reconfigurable photonic control architecture using integrated, visible-light modulators based on thin-film lithium niobate. We combine this system with techniques in free-space optics and holography to demonstrate multi-channel, gigahertz-rate visible beamshaping. When applied to silicon-vacancy artificial atoms, our system enables the spatial and spectral addressing of a dynamically-selectable set of these stochastically-positioned point emitters.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317134</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>