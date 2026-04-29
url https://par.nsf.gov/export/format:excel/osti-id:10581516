--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10581516</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17912/micropub.biology.001385</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Novel viruses in the families Iflaviridae and Partitiviridae associated with the common eastern firefly Photinus pyralis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brewer, Seth A; Adler, Meaghan J; Martin, Mckayla M; Rozo-Lopez, Paula; Parker, Benjamin J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>microPublication biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2578-9430</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Fireflies are iconic insects that are under threat from environmental change. Knowledge of the viral diversity associated with natural firefly populations is important to our understanding of the basic biology of these insects and could be relevant to firefly conservation. We performed metatranscriptome sequencing of the Common Eastern Firefly (&lt;i&gt;Photinus pyralis) &lt;/i&gt;and assembled genomes for two new species of virus in the families Iflaviridae and Partitiviridae. We surveyed multiple individuals for these viruses using PCR, and we showed that both viruses are found at intermediate frequences in a natural population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2305653</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>microPublication Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>