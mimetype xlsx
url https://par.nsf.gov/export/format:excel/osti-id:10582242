--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10582242</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fair Dynamic Spectrum Access via Fully Decentralized Multi-Agent Reinforcement Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Y; Botelho, P; Gordon, T; Zussman, G; Kadota, I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider a decentralized wireless network with several source-destination pairs sharing a limited number of orthogonal frequency bands. Sources learn to adapt their transmissions (specifically, their band selection strategy) over time, in a decentralized manner, without sharing information with each other. Sources can only observe the outcome of their own transmissions (i.e., success or collision), having no prior knowledge of the network size or of the transmission strategy of other sources. The goal of each source is to maximize their own throughput while striving for network-wide fairness. We propose a novel fully decentralized Reinforcement Learning (RL)-based solution that achieves fairness without coordination. The proposed Fair Share RL (FSRL) solution combines: (i) state augmentation with a semi-adaptive time reference; (ii) an architecture that leverages risk control and time difference likelihood; and (iii) a fairnessdriven reward structure. We evaluate FSRL in several network settings. Simulation results suggest that, when we compare FSRL with a common baseline RL algorithm from the literature, FSRL can be up to 89.0% fairer (as measured by Jain’s fairness index) in stringent settings with several sources and a single frequency band, and 48.1% fairer on average.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2148128</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>in Proc. WiOpt’25, 2025</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Linkoeping, Sweden</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>