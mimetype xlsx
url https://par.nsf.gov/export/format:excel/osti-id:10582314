--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10582314</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecy.70035</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Remote sensing for species distribution models: An illustration from a sentinel taxon of the world's driest ecosystem</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Thapa‐Magar, Khum B; Sokol, Eric R; Gooseff, Michael N; Salvatore, Mark R; Barrett, John E; Levy, Joseph S; Knightly, Paul; Power, Sarah N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-9658</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In situ observed data are commonly used as species occurrence response variables in species distribution models. However, the use of remotely observed data from high‐resolution multispectral remote‐sensing images as a source of presence/absence data for species distribution models remains under‐developed. Here, we describe an ensemble species distribution model of black microbial mats "Nostoc" using presence/absence points derived from the unmixing of 4‐m resolution WorldView‐2 and WorldView‐3 images in the Lake Fryxell basin region of Taylor Valley, Antarctica. Environmental and topographical characteristics such as soil moisture, snow, elevation, slope, and aspect were used as predictor variables in our models. We demonstrate that we can build and run ensemble species distribution models using both dependent and independent variables derived from remote‐sensing data to generate spatially explicit habitat suitability maps. Snow and soil moisture were found to be the most important variables accounting for about 80% of the variation in the distribution of black mats throughout the Fryxell basin. This study highlights the potential contribution of high‐resolution remote‐sensing to species distribution modeling and informs new studies incorporating remotely derived species occurrences in species distribution models, especially in remote areas where access to in situ data is often limited.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046260; 2045880; 1847067; 2044924; 2045874</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>