--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10582444</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024GL110412</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Contrasting Chlorine Chemistry on Volcanic and Wildfire Aerosols in the Southern Mid‐Latitude Lower Stratosphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Peidong; Solomon, Susan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Volcanic eruptions and wildfires can impact stratospheric chemistry. We apply tracer‐tracer correlations to satellite data from Atmospheric Chemistry Experiment—Fourier Transform Spectrometer and the Halogen Occultation Experiment at 68 hPa to consistently compare the chemical impact on HCl after multiple wildfires and volcanic eruptions of different magnitudes. The 2020 Australian New Year (ANY) fire displayed an order of magnitude less stratospheric aerosol extinction than the 1991 Pinatubo eruption, but showed similar large changes in mid‐latitude lower stratosphere HCl. While the mid‐latitude aerosol loadings from the 2015 Calbuco and 2022 Hunga volcanic eruptions were similar to the ANY fire, little impact on HCl occurred. The 2009 Australian Black Saturday fire and 2021 smoke remaining from 2020 yield small HCl changes, at the edge of the detection method. These observed contrasts across events highlight greater reactivity for smoke versus volcanic aerosols at warm temperatures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2316980; 2128617</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>