--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10582621</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-024-48186-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Observation of interlayer plasmon polaron in graphene/WS2 heterostructures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ulstrup, Søren; in_’t_Veld, Yann; Miwa, Jill A; Jones, Alfred_J H; McCreary, Kathleen M; Robinson, Jeremy T; Jonker, Berend T; Singh, Simranjeet; Koch, Roland J; Rotenberg, Eli; Bostwick, Aaron; Jozwiak, Chris; Rösner, Malte; Katoch, Jyoti</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Harnessing electronic excitations involving coherent coupling to bosonic modes is essential for the design and control of emergent phenomena in quantum materials. In situations where charge carriers induce a lattice distortion due to the electron-phonon interaction, the conducting states get “dressed, which leads to the formation of polaronic quasiparticles. The exploration of polaronic effects on low-energy excitations is in its infancy in two-dimensional materials. Here, we present the discovery of an interlayer plasmon polaron in heterostructures composed of graphene on top of single-layer WS&lt;sub&gt;2&lt;/sub&gt;. By using micro-focused angle-resolved photoemission spectroscopy during in situ doping of the top graphene layer, we observe a strong quasiparticle peak accompanied by several carrier density-dependent shake-off replicas around the single-layer WS&lt;sub&gt;2&lt;/sub&gt;conduction band minimum. Our results are explained by an effective many-body model in terms of a coupling between single-layer WS&lt;sub&gt;2&lt;/sub&gt;conduction electrons and an interlayer plasmon mode. It is important to take into account the presence of such interlayer collective modes, as they have profound consequences for the electronic and optical properties of heterostructures that are routinely explored in many device architectures involving 2D transition metal dichalcogenides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>