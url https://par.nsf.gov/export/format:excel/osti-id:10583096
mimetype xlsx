--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10583096</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.msea.2024.147446</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mechanical properties of pure elements from a comprehensive first-principles study to data-driven insights</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shang, Shun-Li; Gao, Michael C; Wang, Yi; Li, Jingjing; Beese, Allison M; Liu, Zi-Kui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials Science and Engineering: A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>918</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>147446</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0921-5093</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Unraveling mechanical properties from fundamentals is far from complete despite their vital role in determining applicability and longevity for a given material. Here, we perform a comprehensive study related to mechanical properties of 60 pure elements in bcc, fcc, hcp, and/or diamond structures by means of pure alias shear and pure tensile deformations via density functional theory (DFT) based calculations alongside a broad review of existing literature. The present data compilation enables a detailed correlation analysis of mechanical properties, focusing on DFT-based ideal shear and tensile strengths (τis and σit), stable and unstable stacking fault energies (γsf and γus), surface energy (γs), and vacancy activation energy (QV); and experimental hardness (HB), ultimate tensile strength (σUT), fracture toughness (KIc), and elongation (εEL). The present work examines models, identifies outliers, and provides insights into mechanical properties, for example, (i) HB is correlated by QV, σUT by γs or γus, and KIc by γs; (ii) data outliers are identified for Cr (related to τis, γs, QV, and σUT), Be (τis, γsf, γus, and QV), Hf (HB and KIc), Yb (all properties), and Pt (γsf vs. γus); and (iii) τis σit, γsf, γus, γs, QV, and HB are highly correlated to elemental attributes, while σUT, KIc, and especially εEL are less correlated due mainly to experimental uncertainty. In particular, the present data compilation provides a solid foundation to model properties such as γs and τis of multicomponent alloys and τis of unstable structures like bcc Ti, Zr, and Hf.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2050069; 2226976</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Materials Science &amp; Engineering A</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>