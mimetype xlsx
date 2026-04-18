--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10583200</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecs2.4940</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Friend of the dead: Zoanthids enhance the persistence of dead coral reef framework under high consumer pressure</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Saldaña, Patrick H; Lang, Natalie L; Altieri, Andrew H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e4940</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8925</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Consumers can play critical roles in ecosystem resilience by modifying community resistance and recovery rates. In coral reefs, grazers can increase reef resilience by controlling algae and maintaining open space for coral recruitment, but can also erode the reef framework critical for coral recovery. Here we examine the context‐dependent effects of herbivores on reef persistence in Caribbean Panamá. Using a series of lab and field experiments, we found that the erosional effects of the herbivorous reef urchin (&lt;italic&gt;Echinometra viridis&lt;/italic&gt;) were 2 orders of magnitude greater on dead corals than live corals, and surveys across multiple similarly overfished reefs revealed a positive relationship between urchin densities and percent cover of bare dead coral with urchin densities exceeding 150 m&lt;sup&gt;−2&lt;/sup&gt;in some reefs. However, we observed that a mat‐forming zoanthid (&lt;italic&gt;Zoanthus pulchellus&lt;/italic&gt;), found exclusively on dead corals, had an inverse spatial relationship with urchins. Through a series of field experiments, we found that zoanthid overgrowth repelled urchins, increased dead coral persistence, and decreased erosion of dead corals making up the reef framework by more than 50% over a 22‐month period. Our findings reveal that zoanthids can provide associational refuge to dead corals by enhancing their persistence under high urchin grazing pressure. We suggest that secondary space‐holders, such as zoanthids, may play increasingly important functional roles in degraded reef systems by shielding coral skeletons from external bioeroders. Moreover, the Stress Gradient Hypothesis, which predicts that the importance of positive interactions such as associational refuges increases with consumer pressure, extends to dead foundation species such as coral skeletons crucial for ecosystem recovery.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238422</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecosphere</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>