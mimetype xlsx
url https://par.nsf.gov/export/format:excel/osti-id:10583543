--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10583543</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fendo.2023.1276348</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stanniocalcin 1a regulates organismal calcium balance and survival by suppressing Trpv6 expression and inhibiting IGF signaling in zebrafish</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Shuang; Li, Helena; Wang, Zhengyi; Duan, Cunming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Endocrinology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-2392</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Stanniocalcin 1 (Stc1) is well known for its role in regulating calcium uptake in fish by acting on ionocytes or NaR cells. A hallmark of NaR cells is the expression of Trpv6, a constitutively open calcium channel. Recent studies in zebrafish suggest that genetical deletion of Stc1a and Trpv6 individually both increases IGF signaling and NaR cell proliferation. While&lt;italic&gt;trpv6&lt;sup&gt;-/-&lt;/sup&gt;&lt;/italic&gt;fish suffered from calcium deficiency and died prematurely,&lt;italic&gt;stc1a&lt;sup&gt;-/-&lt;/sup&gt;&lt;/italic&gt;fish had elevated body calcium levels but also died prematurely. The relationship between Stc1a, Trpv6, and IGF signaling in regulating calcium homeostasis and organismal survival is unclear. Here we report that loss of Stc1a increases Trpv6 expression in NaR cells in an IGF signaling-dependent manner. Treatment with CdCl&lt;sub&gt;2&lt;/sub&gt;, a Trpv6 inhibitor, reduced NaR cell number in&lt;italic&gt;stc1a&lt;/italic&gt;&lt;sup&gt;-/-&lt;/sup&gt;fish to the sibling levels. Genetic and biochemical analysis results suggest that Stc1a and Trpv6 regulate NaR cell proliferation via the same IGF pathway. Alizarin red staining detected abnormal calcium deposits in the yolk sac region and kidney stone-like structures in&lt;italic&gt;stc1a&lt;/italic&gt;&lt;sup&gt;-/-&lt;/sup&gt;fish. Double knockout or pharmacological inhibition of Trpv6 alleviated these phenotypes, suggesting that Stc1a inhibit epithelial Ca&lt;sup&gt;2+&lt;/sup&gt;uptake by regulating Trpv6 expression and activity.&lt;italic&gt;stc1a&lt;sup&gt;-/-&lt;/sup&gt;&lt;/italic&gt;mutant fish developed cardiac edema, body swelling, and died prematurely. Treatment of&lt;italic&gt;stc1a&lt;sup&gt;-/-&lt;/sup&gt;&lt;/italic&gt;fish with CdCl&lt;sub&gt;2&lt;/sub&gt;or double knockout of Trpv6 alleviated these phenotypes. These results provide evidence that Stc1a regulates calcium homeostasis and organismal survival by suppressing Trpv6 expression and inhibiting IGF signaling in ionocytes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2402404</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PMID: 37964974</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>