--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10584185</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.physletb.2025.139277</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Constraint on the total width of the Higgs boson from Higgs boson and four-top-quark measurements in pp collisions at &lt;math altimg='si1.svg'&gt;&lt;msqrt&gt;&lt;mrow&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/mrow&gt;&lt;/msqrt&gt;&lt;/math&gt; = 13 TeV with the ATLAS detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aad, G; Aakvaag, E; Abbott, B; Abdelhameed, S; Abeling, K; Abicht, NJ; Abidi, SH; Aboelela, M; Aboulhorma, A; Abramowicz, H; Abreu, H; Abulaiti, Y; Acharya, BS; Ackermann, A; Adam_Bourdarios, C; Adamczyk, L; Addepalli, SV; Addison, MJ; Adelman, J; Adiguzel, A; Adye, T; Affolder, AA; Afik, Y; Agaras, MN; Agarwala, J; Aggarwal, A; Agheorghiesei, C; Ahmadov, F; Ahmed, WS; Ahuja, S; Ai, X; Aielli, G; Aikot, A; Ait_Tamlihat, M; Aitbenchikh, B; Akbiyik, M; Åkesson, TPA; Akimov, AV; Akiyama, D; Akolkar, NN; Aktas, S; Al_Khoury, K; Alberghi, GL; Albert, J; Albicocco, P; Albouy, GL; Alderweireldt, S; Alegria, ZL; Aleksa, M; Aleksandrov, IN; Alexa, C; Alexopoulos, T; Alfonsi, F; Algren, M; Alhroob, M; Ali, B; Ali, HMJ; Ali, S; Alibocus, SW; Aliev, M; Alimonti, G; Alkakhi, W; Allaire, C; Allbrooke, BMM; Allen, JS; Allen, JF; Allendes_Flores, CA; Allport, PP; Aloisio, A; Alonso, F; Alpigiani, C; Alsolami, ZMK; Alvarez_Estevez, M; Alvarez_Fernandez, A; Alves_Cardoso, M; Alviggi, MG; Aly, M; Amaral_Coutinho, Y; Ambler, A; Amelung, C; Amerl, M; Ames, CG; Amidei, D; Amini, B; Amirie, KJ; Amor_Dos_Santos, SP; Amos, KR; Amperiadou, D; An, S; Ananiev, V; Anastopoulos, C; Andeen, T; Anders, JK; Anderson, AC; Andrean, SY; Andreazza, A; Angelidakis, S; Angerami, A; Anisenkov, AV; Annovi, A; Antel, C; Antipov, E; Antonelli, M; Anulli, F; Aoki, M; Aoki, T; Aparo, MA; Aperio_Bella, L; Appelt, C; Apyan, A; Arbiol_Val, SJ; Arcangeletti, C; Arce, ATH; Arguin, J-F; Argyropoulos, S; Arling, J-H; Arnaez, O; Arnold, H; Artoni, G; Asada, H; Asai, K; Asai, S; Asbah, NA; Ashby_Pickering, RA; Assamagan, K; Astalos, R; Astrand, KSV; Atashi, S; Atkin, RJ; Atkinson, M; Atmani, H; Atmasiddha, PA; Augsten, K; Auricchio, S; Auriol, AD; Austrup, VA; Avolio, G; Axiotis, K; Azuelos, G; Babal, D; Bachacou, H; Bachas, K; Bachiu, A; Bachmann, E; Backman, F; Badea, A; Baer, TM; Bagnaia, P; Bahmani, M; Bahner, D; Bai, K; Baines, JT; Baines, L; Baker, OK; Bakos, E; Bakshi_Gupta, D; Balabram_Filho, LE; Balakrishnan, V; Balasubramanian, R; Baldin, EM; Balek, P; Ballabene, E; Balli, F; Baltes, LM; Balunas, WK; Balz, J; Bamwidhi, I; Banas, E; Bandieramonte, M; Bandyopadhyay, A; Bansal, S; Barak, L; Barakat, M; Barberio, EL; Barberis, D; Barbero, M; Barel, MZ; Barillari, T; Barisits, M-S; Barklow, T; Baron, P; Baron_Moreno, DA; Baroncelli, A; Barr, AJ; Barr, JD; Barreiro, F; Barreiro_Guimarães_da_Costa, J; Barron, U; Barros_Teixeira, MG; Barsov, S; Bartels, F; Bartoldus, R; Barton, AE; Bartos, P; Basan, A; Baselga, M; Bassalat, A; Basso, MJ; Bataju, S; Bate, R; Bates, RL; Batlamous, S; Batool, B; Battaglia, M; Battulga, D; Bauce, M; Bauer, M; Bauer, P; Bazzano_Hurrell, LT; Beacham, JB; Beau, T; Beaucamp, JY; Beauchemin, PH; Bechtle, P; Beck, HP; Becker, K; Beddall, AJ; Bednyakov, VA; Bee, CP; Beemster, LJ; Beermann, TA; Begalli, M; Begel, M; Behera, A; Behr, JK; Beirer, JF; Beisiegel, F; Belfkir, M; Bella, G; Bellagamba, L; Bellerive, A; Bellos, P; Beloborodov, K; Benchekroun, D; Bendebba, F; Benhammou, Y; Benkendorfer, KC; Beresford, L; Beretta, M; Bergeaas_Kuutmann, E; Berger, N; Bergmann, B; Beringer, J; Bernardi, G; Bernius, C; Bernlochner, FU; Bernon, F; Berrocal_Guardia, A; Berry, T; Berta, P; Berthold, A; Bethke, S; Betti, A; Bevan, AJ; Bhalla, NK; Bhatta, S; Bhattacharya, DS; Bhattarai, P; Bhide, KD; Bhopatkar, VS; Bianchi, RM; Bianco, G; Biebel, O; Bielski, R; Biglietti, M; Billingsley, CS; Bimgdi, Y; Bindi, M; Bingul, A; Bini, C; Bird, GA; Birman, M; Biros, M; Biryukov, S; Bisanz, T; Bisceglie, E; Biswal, JP; Biswas, D; Bloch, I; Blue, A; Blumenschein, U; Blumenthal, J; Bobrovnikov, VS; Boehler, M; Boehm, B; Bogavac, D; Bogdanchikov, AG; Boggia, LS; Bohm, C; Boisvert, V; Bokan, P; Bold, T; Bomben, M; Bona, M; Boonekamp, M; Booth, CD; Borbély, AG; Bordulev, IS; Borissov, G; Bortoletto, D; Boscherini, D; Bosman, M; Bossio_Sola, JD; Bouaouda, K; Bouchhar, N; Boudet, L; Boudreau, J; Bouhova-Thacker, EV; Boumediene, D; Bouquet, R; Boveia, A; Boyd, J; Boye, D; Boyko, IR; Bozianu, L; Bracinik, J; Brahimi, N; Brandt, G; Brandt, O; Braren, F; Brau, B; Brau, JE; Brener, R; Brenner, L; Brenner, R; Bressler, S; Brianti, G; Britton, D; Britzger, D; Brock, I; Brock, R; Brooijmans, G; Brooks, EM; Brost, E; Brown, LM; Bruce, LE; Bruckler, TL; Bruckman_de_Renstrom, PA; Brüers, B; Bruni, A; Bruni, G; Bruschi, M; Bruscino, N; Buanes, T; Buat, Q; Buchin, D; Buckley, AG; Bulekov, O; Bullard, BA; Burdin, S; Burgard, CD; Burger, AM; Burghgrave, B; Burlayenko, O; Burleson, J; Burr, JTP; Burzynski, JC; Busch, EL; Büscher, V; Bussey, PJ; Butler, JM; Buttar, CM; Butterworth, JM; Buttinger, W; Buxo_Vazquez, CJ; Buzykaev, AR; Cabrera_Urbán, S; Cadamuro, L; Caforio, D; Cai, H; Cai, Y; Cai, Y; Cairo, VMM; Cakir, O; Calace, N; Calafiura, P; Calderini, G; Calfayan, P; Callea, G; Caloba, LP; Calvet, D; Calvet, S; Calvetti, M; Camacho_Toro, R; Camarda, S; Camarero_Munoz, D; Camarri, P; Camerlingo, MT; Cameron, D; Camincher, C; Campanelli, M; Camplani, A; Canale, V; Canbay, AC; Canonero, E; Cantero, J; Cao, Y; Capocasa, F; Capua, M; Carbone, A; Cardarelli, R; Cardenas, JCJ; Carducci, G; Carli, T; Carlino, G; Carlotto, JI; Carlson, BT; Carlson, EM; Carmignani, J; Carminati, L; Carnelli, A; Carnesale, M; Caron, S; Carquin, E; Carr, IB; Carrá, S; Carratta, G; Carroll, AM; Casado, MP; Caspar, M; Castillo, FL; Castillo_Garcia, L; Castillo_Gimenez, V; Castro, NF; Catinaccio, A; Catmore, JR; Cavaliere, T; Cavaliere, V; Cavalli, N; Caviedes_Betancourt, LJ; Cekmecelioglu, YC; Celebi, E; Cella, S; Centonze, MS; Cepaitis, V; Cerny, K; Cerqueira, AS; Cerri, A; Cerrito, L; Cerutti, F; Cervato, B; Cervelli, A; Cesarini, G; Cetin, SA; Chakraborty, D; Chan, J; Chan, WY; Chapman, JD; Chapon, E; Chargeishvili, B; Charlton, DG; Chatterjee, M; Chauhan, C; Che, Y; Chekanov, S; Chekulaev, SV; Chelkov, GA; Chen, A; Chen, B; Chen, B; Chen, H; Chen, H; Chen, J; Chen, J; Chen, M; Chen, S; Chen, SJ; Chen, X; Chen, X; Chen, Y; Cheng, CL; Cheng, HC; Cheong, S; Cheplakov, A; Cheremushkina, E; Cherepanova, E; Cherkaoui_El_Moursli, R; Cheu, E; Cheung, K; Chevalier, L; Chiarella, V; Chiarelli, G; Chiedde, N; Chiodini, G; Chisholm, AS; Chitan, A; Chitishvili, M; Chizhov, MV; Choi, K; Chou, Y; Chow, EYS; Chu, KL; Chu, MC; Chu, X; Chubinidze, Z; Chudoba, J; Chwastowski, JJ; Cieri, D; Ciesla, KM; Cindro, V; Ciocio, A; Cirotto, F; Citron, ZH; Citterio, M; Ciubotaru, DA; Clark, A; Clark, PJ; Clarke_Hall, N; Clarry, C; Clavijo_Columbie, JM; Clawson, SE; Clement, C; Coadou, Y; Cobal, M; Coccaro, A; Coelho_Barrue, RF; Coelho_Lopes_De_Sa, R; Coelli, S; Colangeli, LS; Cole, B; Collot, J; Conde_Muiño, P; Connell, MP; Connell, SH; Conroy, EI; Conventi, F; Cooke, HG; Cooper-Sarkar, AM; Corchia, FA; Cordeiro_Oudot_Choi, A; Corpe, LD; Corradi, M; Corriveau, F; Cortes-Gonzalez, A; Costa, MJ; Costanza, F; Costanzo, D; Cote, BM; Couthures, J; Cowan, G; Cranmer, K; Cremer, L; Cremonini, D; Crépé-Renaudin, S; Crescioli, F; Cristinziani, M; Cristoforetti, M; Croft, V; Crosby, JE; Crosetti, G; Cueto, A; Cui, H; Cui, Z; Cunningham, WR; Curcio, F; Curran, JR; Czodrowski, P; Da_Cunha_Sargedas_De_Sousa, MJ; Da_Fonseca_Pinto, JV; Da_Via, C; Dabrowski, W; Dado, T; Dahbi, S; Dai, T; Dal_Santo, D; Dallapiccola, C; Dam, M; D'amen, G; D'Amico, V; Damp, J; Dandoy, JR; Dannheim, D; Danninger, M; Dao, V; Darbo, G; Das, SJ; Dattola, F; D'Auria, S; D'Avanzo, A; David, C; Davidek, T; Dawson, I; Day-hall, HA; De, K; De_Asmundis, R; De_Biase, N; De_Castro, S; De_Groot, N; de_Jong, P; De_la_Torre, H; De_Maria, A; De_Salvo, A; De_Sanctis, U; De_Santis, F; De_Santo, A; De_Vivie_De_Regie, JB; Debevc, J; Dedovich, DV; Degens, J; Deiana, AM; Del_Corso, F; Del_Peso, J; Delagrange, L; Deliot, F; Delitzsch, CM; Della_Pietra, M; Della_Volpe, D; Dell'Acqua, A; Dell'Asta, L; Delmastro, M; Delsart, PA; Demers, S; Demichev, M; Denisov, SP; D'Eramo, L; Derendarz, D; Derue, F; Dervan, P; Desch, K; Deutsch, C; Di_Bello, FA; Di_Ciaccio, A; Di_Ciaccio, L; Di_Domenico, A; Di_Donato, C; Di_Girolamo, A; Di_Gregorio, G; Di_Luca, A; Di_Micco, B; Di_Nardo, R; Di_Petrillo, KF; Diamantopoulou, M; Dias, FA; Dias_Do_Vale, T; Diaz, MA; Diaz_Capriles, FG; Didenko, AR; Didenko, M; Diehl, EB; Díez_Cornell, S; Diez_Pardos, C; Dimitriadi, C; Dimitrievska, A; Dingfelder, J; Dingley, T; Dinu, I-M; Dittmeier, SJ; Dittus, F; Divisek, M; Dixit, B; Djama, F; Djobava, T; Doglioni, C; Dohnalova, A; Dolejsi, J; Dolezal, Z; Domijan, K; Dona, KM; Donadelli, M; Dong, B; Donini, J; D'Onofrio, A; D'Onofrio, M; Dopke, J; Doria, A; Dos_Santos_Fernandes, N; Dougan, P; Dova, MT; Doyle, AT; Draguet, MA; Drescher, MP; Dreyer, E; Drivas-koulouris, I; Drnevich, M; Drozdova, M; Du, D; du_Pree, TA; Dubinin, F; Dubovsky, M; Duchovni, E; Duckeck, G; Ducu, OA; Duda, D; Dudarev, A; Duden, ER; D'uffizi, M; Duflot, L; Dührssen, M; Duminica, I; Dumitriu, AE; Dunford, M; Dungs, S; Dunne, K; Duperrin, A; Duran_Yildiz, H; Düren, M; Durglishvili, A; Duvnjak, D; Dwyer, BL; Dyckes, GI; Dyndal, M; Dziedzic, BS; Earnshaw, ZO; Eberwein, GH; Eckerova, B; Eggebrecht, S; Egidio_Purcino_De_Souza, E; Ehrke, LF; Eigen, G; Einsweiler, K; Ekelof, T; Ekman, PA; El_Farkh, S; El_Ghazali, Y; El_Jarrari, H; El_Moussaouy, A; Ellajosyula, V; Ellert, M; Ellinghaus, F; Ellis, N; Elmsheuser, J; Elsawy, M; Elsing, M; Emeliyanov, D; Enari, Y; Ene, I; Epari, S; Erland, PA; Ernani_Martins_Neto, D; Errenst, M; Escalier, M; Escobar, C; Etzion, E; Evans, G; Evans, H; Evans, LS; Ezhilov, A; Ezzarqtouni, S; Fabbri, F; Fabbri, L; Facini, G; Fadeyev, V; Fakhrutdinov, RM; Fakoudis, D; Falciano, S; Falda_Ulhoa_Coelho, LF; Fallavollita, F; Falsetti, G; Faltova, J; Fan, C; Fan, KY; Fan, Y; Fang, Y; Fanti, M; Faraj, M; Farazpay, Z; Farbin, A; Farilla, A; Farooque, T; Farrington, SM; Fassi, F; Fassouliotis, D; Faucci_Giannelli, M; Fawcett, WJ; Fayard, L; Federic, P; Federicova, P; Fedin, OL; Feickert, M; Feligioni, L; Fellers, DE; Feng, C; Feng, Z; Fenton, MJ; Ferencz, L; Ferguson, RAM; Fernandez_Luengo, SI; Fernandez_Martinez, P; Fernoux, MJV; Ferrando, J; Ferrari, A; Ferrari, P; Ferrari, R; Ferrere, D; Ferretti, C; Fiacco, D; Fiedler, F; Fiedler, P; Filimonov, S; Filipčič, A; Filmer, EK; Filthaut, F; Fiolhais, MCN; Fiorini, L; Fisher, WC; Fitschen, T; Fitzhugh, PM; Fleck, I; Fleischmann, P; Flick, T; Flores, M; Flores_Castillo, LR; Flores_Sanz_De_Acedo, L; Follega, FM; Fomin, N; Foo, JH; Formica, A; Forti, AC; Fortin, E; Fortman, AW; Foti, MG; Fountas, L; Fournier, D; Fox, H; Francavilla, P; Francescato, S; Franchellucci, S; Franchini, M; Franchino, S; Francis, D; Franco, L; Franco_Lima, V; Franconi, L; Franklin, M; Frattari, G; Frid, YY; Friend, J; Fritzsche, N; Froch, A; Froidevaux, D; Frost, JA; Fu, Y; Fuenzalida_Garrido, S; Fujimoto, M; Fung, KY; Furtado_De_Simas_Filho, E; Furukawa, M; Fuster, J; Gaa, A; Gabrielli, A; Gabrielli, A; Gadow, P; Gagliardi, G; Gagnon, LG; Gaid, S; Galantzan, S; Gallagher, J; Gallas, EJ; Gallop, BJ; Gan, KK; Ganguly, S; Gao, Y; Garay_Walls, FM; Garcia, B; García, C; Garcia_Alonso, A; Garcia_Caffaro, AG; García_Navarro, JE; Garcia-Sciveres, M; Gardner, GL; Gardner, RW; Garelli, N; Garg, D; Garg, RB; Gargan, JM; Garner, CA; Garvey, CM; Gassmann, VK; Gaudio, G; Gautam, V; Gauzzi, P; Gavranovic, J; Gavrilenko, IL; Gavrilyuk, A; Gay, C; Gaycken, G; Gazis, EN; Geanta, AA; Gee, CM; Gekow, A; Gemme, C; Genest, MH; Gentry, AD; George, S; George, WF; Geralis, T; Gessinger-Befurt, P; Geyik, ME; Ghani, M; Ghorbanian, K; Ghosal, A; Ghosh, A; Ghosh, A; Giacobbe, B; Giagu, S; Giani, T; Giannini, A; Gibson, SM; Gignac, M; Gil, DT; Gilbert, AK; Gilbert, BJ; Gillberg, D; Gilles, G; Ginabat, L; Gingrich, DM; Giordani, MP; Giraud, PF; Giugliarelli, G; Giugni, D; Giuli, F; Gkialas, I; Gladilin, LK; Glasman, C; Gledhill, GR; Glemža, G; Glisic, M; Gnesi, I; Go, Y; Goblirsch-Kolb, M; Gocke, B; Godin, D; Gokturk, B; Goldfarb, S; Golling, T; Gololo, MGD; Golubkov, D; Gombas, JP; Gomes, A; Gomes_Da_Silva, G; Gomez_Delegido, AJ; Gonçalo, R; Gonella, L; Gongadze, A; Gonnella, F; Gonski, JL; González_Andana, RY; González_de_la_Hoz, S; Gonzalez_Lopez, R; Gonzalez_Renteria, C; Gonzalez_Rodrigues, MV; Gonzalez_Suarez, R; Gonzalez-Sevilla, S; Goossens, L; Gorini, B; Gorini, E; Gorišek, A; Gosart, TC; Goshaw, AT; Gostkin, MI; Goswami, S; Gottardo, CA; Gotz, SA; Gouighri, M; Goumarre, V; Goussiou, AG; Govender, N; Grabarczyk, RP; Grabowska-Bold, I; Graham, K; Gramstad, E; Grancagnolo, S; Grant, CM; Gravila, PM; Gravili, FG; Gray, HM; Greco, M; Green, MJ; Grefe, C; Grefsrud, AS; Gregor, IM; Greif, KT; Grenier, P; Grewe, SG; Grillo, AA; Grimm, K; Grinstein, S; Grivaz, J-F; Gross, E; Grosse-Knetter, J; Guan, L; Guerrero_Rojas, JGR; Guerrieri, G; Gugel, R; Guhit, JAM; Guida, A; Guilloton, E; Guindon, S; Guo, F; Guo, J; Guo, L; Guo, L; Guo, Y; Gupta, A; Gupta, R; Gurbuz, S; Gurdasani, SS; Gustavino, G; Gutierrez, P; Gutierrez_Zagazeta, LF; Gutsche, M; Gutschow, C; Gwenlan, C; Gwilliam, CB; Haaland, ES; Haas, A; Habedank, M; Haber, C; Hadavand, HK; Hadef, A; Hadzic, S; Hagan, AI; Hahn, JJ; Haines, EH; Haleem, M; Haley, J; Hallewell, GD; Halser, L; Hamano, K; Hamer, M; Hampshire, EJ; Han, J; Han, L; Han, L; Han, S; Han, YF; Hanagaki, K; Hance, M; Hangal, DA; Hanif, H; Hank, MD; Hansen, JB; Hansen, PH; Harada, D; Harenberg, T; Harkusha, S; Harris, ML; Harris, YT; Harrison, J; Harrison, NM; Harrison, PF; Hartman, NM; Hartmann, NM; Hasan, RZ; Hasegawa, Y; Haslbeck, F; Hassan, S; Hauser, R; Hawkes, CM; Hawkings, RJ; Hayashi, Y; Hayden, D; Hayes, C; Hayes, RL; Hays, CP; Hays, JM; Hayward, HS; He, F; He, M; He, Y; He, Y; Heatley, NB; Hedberg, V; Heggelund, AL; Hehir, ND; Heidegger, C; Heidegger, KK; Heilman, J; Heim, S; Heim, T; Heinlein, JG; Heinrich, JJ; Heinrich, L; Hejbal, J; Held, A; Hellesund, S; Helling, CM; Hellman, S; Henderson, RCW; Henkelmann, L; Henriques_Correia, AM; Herde, H; Hernández_Jiménez, Y; Herrmann, LM; Herrmann, T; Herten, G; Hertenberger, R; Hervas, L; Hesping, ME; Hessey, NP; Hessler, J; Hidaoui, M; Hidic, N; Hill, E; Hillier, SJ; Hinds, JR; Hinterkeuser, F; Hirose, M; Hirose, S; Hirschbuehl, D; Hitchings, TG; Hiti, B; Hobbs, J; Hobincu, R; Hod, N; Hodgkinson, MC; Hodkinson, BH; Hoecker, A; Hofer, DD; Hofer, J; Holm, T; Holzbock, M; Hommels, LBAH; Honan, BP; Hong, JJ; Hong, J; Hong, TM; Hooberman, BH; Hopkins, WH; Hoppesch, MC; Horii, Y; Horstmann, ME; Hou, S; Howard, AS; Howarth, J; Hoya, J; Hrabovsky, M; Hrynevich, A; Hryn'ova, T; Hsu, PJ; Hsu, S-C; Hsu, T; Hu, M; Hu, Q; Huang, S; Huang, X; Huang, Y; Huang, Y; Huang, Y; Huang, Z; Hubacek, Z; Huebner, M; Huegging, F; Huffman, TB; Hufnagel_Maranha_De_Faria, M; Hugli, CA; Huhtinen, M; Huiberts, SK; Hulsken, R; Huseynov, N; Huston, J; Huth, J; Hyneman, R; Iacobucci, G; Iakovidis, G; Iconomidou-Fayard, L; Iddon, JP; Iengo, P; Iguchi, R; Iiyama, Y; Iizawa, T; Ikegami, Y; Ilic, N; Imam, H; Inacio_Goncalves, G; Ingebretsen_Carlson, T; Inglis, JM; Introzzi, G; Iodice, M; Ippolito, V; Irwin, RK; Ishino, M; Islam, W; Issever, C; Istin, S; Ito, H; Iuppa, R; Ivina, A; Izen, JM; Izzo, V; Jacka, P; Jackson, P; Jagfeld, CS; Jain, G; Jain, P; Jakobs, K; Jakoubek, T; Jamieson, J; Jang, W; Javurkova, M; Jawahar, P; Jeanty, L; Jejelava, J; Jenni, P; Jessiman, CE; Jia, C; Jia, H; Jia, J; Jia, X; Jia, Z; Jiang, C; Jiggins, S; Jimenez_Pena, J; Jin, S; Jinaru, A; Jinnouchi, O; Johansson, P; Johns, KA; Johnson, JW; Jolly, FA; Jones, DM; Jones, E; Jones, KS; Jones, P; Jones, RWL; Jones, TJ; Joos, HL; Joshi, R; Jovicevic, J; Ju, X; Junggeburth, JJ; Junkermann, T; Juste_Rozas, A; Juzek, MK; Kabana, S; Kaczmarska, A; Kado, M; Kagan, H; Kagan, M; Kahn, A; Kahra, C; Kaji, T; Kajomovitz, E; Kakati, N; Kalaitzidou, I; Kalderon, CW; Kang, NJ; Kar, D; Karava, K; Kareem, MJ; Karentzos, E; Karkout, O; Karpov, SN; Karpova, ZM; Kartvelishvili, V; Karyukhin, AN; Kasimi, E; Katzy, J; Kaur, S; Kawade, K; Kawale, MP; Kawamoto, C; Kawamoto, T; Kay, EF; Kaya, FI; Kazakos, S; Kazanin, VF; Ke, Y; Keaveney, JM; Keeler, R; Kehris, GV; Keller, JS; Kempster, JJ; Kepka, O; Kerridge, BP; Kersten, S; Kerševan, BP; Keszeghova, L; Ketabchi_Haghighat, S; Khan, RA; Khanov, A; Kharlamov, AG; Kharlamova, T; Khoda, EE; Kholodenko, M; Khoo, TJ; Khoriauli, G; Khubua, J; Khwaira, YAR; Kibirige, B; Kim, D; Kim, DW; Kim, YK; Kimura, N; Kingston, MK; Kirchhoff, A; Kirfel, C; Kirfel, F; Kirk, J; Kiryunin, AE; Kita, S; Kitsaki, C; Kivernyk, O; Klassen, M; Klein, C; Klein, L; Klein, MH; Klein, SB; Klein, U; Klimentov, A; Klioutchnikova, T; Kluit, P; Kluth, S; Kneringer, E; Knight, TM; Knue, A; Kobylianskii, D; Koch, SF; Kocian, M; Kodyš, P; Koeck, DM; Koenig, PT; Koffas, T; Kolay, O; Koletsou, I; Komarek, T; Köneke, K; Kong, AXY; Kono, T; Konstantinidis, N; Kontaxakis, P; Konya, B; Kopeliansky, R; Koperny, S; Korcyl, K; Kordas, K; Korn, A; Korn, S; Korolkov, I; Korotkova, N; Kortman, B; Kortner, O; Kortner, S; Kostecka, WH; Kostyukhin, VV; Kotsokechagia, A; Kotwal, A; Koulouris, A; Kourkoumeli-Charalampidi, A; Kourkoumelis, C; Kourlitis, E; Kovanda, O; Kowalewski, R; Kozanecki, W; Kozhin, AS; Kramarenko, VA; Kramberger, G; Kramer, P; Krasny, MW; Krasznahorkay, A; Kraus, AC; Kraus, JW; Kremer, JA; Kresse, T; Kretschmann, L; Kretzschmar, J; Kreul, K; Krieger, P; Krivos, M; Krizka, K; Kroeninger, K; Kroha, H; Kroll, J; Kroll, J; Krowpman, KS; Kruchonak, U; Krüger, H; Krumnack, N; Kruse, MC; Kuchinskaia, O; Kuday, S; Kuehn, S; Kuesters, R; Kuhl, T; Kukhtin, V; Kulchitsky, Y; Kuleshov, S; Kumar, M; Kumari, N; Kumari, P; Kupco, A; Kupfer, T; Kupich, A; Kuprash, O; Kurashige, H; Kurchaninov, LL; Kurdysh, O; Kurochkin, YA; Kurova, A; Kuze, M; Kvam, AK; Kvita, J; Kwan, T; Kyriacou, NG; Laatu, LAO; Lacasta, C; Lacava, F; Lacker, H; Lacour, D; Lad, NN; Ladygin, E; Lafarge, A; Laforge, B; Lagouri, T; Lahbabi, FZ; Lai, S; Lambert, JE; Lammers, S; Lampl, W; Lampoudis, C; Lamprinoudis, G; Lancaster, AN; Lançon, E; Landgraf, U; Landon, MPJ; Lang, VS; Langrekken, OKB; Lankford, AJ; Lanni, F; Lantzsch, K; Lanza, A; Lanzac_Berrocal, M; Laporte, JF; Lari, T; Lasagni_Manghi, F; Lassnig, M; Latonova, V; Laurier, A; Lawlor, SD; Lawrence, Z; Lazaridou, R; Lazzaroni, M; Le, B; Le, HDM; Le_Boulicaut, EM; Le_Pottier, LT; Leban, B; Lebedev, A; LeBlanc, M; Ledroit-Guillon, F; Lee, SC; Lee, S; Lee, TF; Leeuw, LL; Lefebvre, HP; Lefebvre, M; Leggett, C; Lehmann_Miotto, G; Leigh, M; Leight, WA; Leinonen, W; Leisos, A; Leite, MAL; Leitgeb, CE; Leitner, R; Leney, KJC; Lenz, T; Leone, S; Leonidopoulos, C; Leopold, A; Les, R; Lester, CG; Levchenko, M; Levêque, J; Levinson, LJ; Levrini, G; Lewicki, MP; Lewis, C; Lewis, DJ; Lewitt, L; Li, A; Li, B; Li, C; Li, C-Q; Li, H; Li, H; Li, H; Li, H; Li, H; Li, J; Li, K; Li, L; Li, M; Li, S; Li, S; Li, T; Li, X; Li, Z; Li, Z; Li, Z; Liang, S; Liang, Z; Liberatore, M; Liberti, B; Lie, K; Lieber_Marin, J; Lien, H; Lin, H; Lin, K; Lindley, RE; Lindon, JH; Ling, J; Lipeles, E; Lipniacka, A; Lister, A; Little, JD; Liu, B; Liu, BX; Liu, D; Liu, EHL; Liu, JB; Liu, JKK; Liu, K; Liu, K; Liu, M; Liu, MY; Liu, P; Liu, Q; Liu, X; Liu, X; Liu, Y; Liu, YL; Liu, YW; Lloyd, SL; Lobodzinska, EM; Loch, P; Lodhi, E; Lohse, T; Lohwasser, K; Loiacono, E; Lomas, JD; Long, JD; Longarini, I; Longo, R; Lopez_Paz, I; Lopez_Solis, A; Lopez-canelas, NA; Lorenzo_Martinez, N; Lory, AM; Losada, M; Löschcke_Centeno, G; Loseva, O; Lou, X; Lou, X; Lounis, A; Love, PA; Lu, G; Lu, M; Lu, S; Lu, YJ; Lubatti, HJ; Luci, C; Lucio_Alves, FL; Luehring, F; Lukianchuk, O; Lunday, BS; Lundberg, O; Lund-Jensen, B; Luongo, NA; Lutz, MS; Lux, AB; Lynn, D; Lysak, R; Lytken, E; Lyubushkin, V; Lyubushkina, T; Lyukova, MM; Firdaus_M_Soberi, M; Ma, H; Ma, K; Ma, LL; Ma, W; Ma, Y; MacDonald, JC; Machado_De_Abreu_Farias, PC; Madar, R; Madula, T; Maeda, J; Maeno, T; Maguire, H; Maiboroda, V; Maio, A; Maj, K; Majersky, O; Majewski, S; Makovec, N; Maksimovic, V; Malaescu, B; Malecki, Pa; Maleev, VP; Malek, F; Mali, M; Malito, D; Mallik, U; Maltezos, S; Malyukov, S; Mamuzic, J; Mancini, G; Mancini, MN; Manco, G; Mandalia, JP; Mandarry, SS; Mandić, I; Manhaes_de_Andrade_Filho, L; Maniatis, IM; Manjarres_Ramos, J; Mankad, DC; Mann, A; Manzoni, S; Mao, L; Mapekula, X; Marantis, A; Marchiori, G; Marcisovsky, M; Marcon, C; Marinescu, M; Marium, S; Marjanovic, M; Markhoos, A; Markovitch, M; Marshall, EJ; Marshall, Z; Marti-Garcia, S; Martin, J; Martin, TA; Martin, VJ; Martin_dit_Latour, B; Martinelli, L; Martinez, M; Martinez_Agullo, P; Martinez_Outschoorn, VI; Martinez_Suarez, P; Martin-Haugh, S; Martinovicova, G; Martoiu, VS; Martyniuk, AC; Marzin, A; Mascione, D; Masetti, L; Masik, J; Maslennikov, AL; Mason, SL; Massarotti, P; Mastrandrea, P; Mastroberardino, A; Masubuchi, T; Mathew, TT; Mathisen, T; Matousek, J; Mattern, DM; Maurer, J; Maurin, T; Maury, AJ; Maček, B; Maximov, DA; May, AE; Mazini, R; Maznas, I; Mazza, M; Mazza, SM; Mazzeo, E; Mc_Ginn, C; Mc_Gowan, JP; Mc_Kee, SP; Mc_Lean, CA; McCracken, CC; McDonald, EF; McDougall, AE; Mcfayden, JA; McGovern, RP; Mckenzie, RP; Mclachlan, TC; Mclaughlin, DJ; McMahon, SJ; Mcpartland, CM; McPherson, RA; Mehlhase, S; Mehta, A; Melini, D; Mellado_Garcia, BR; Melo, AH; Meloni, F; Mendes_Jacques_Da_Costa, AM; Meng, HY; Meng, L; Menke, S; Mentink, M; Meoni, E; Mercado, G; Merianos, S; Merlassino, C; Merola, L; Meroni, C; Metcalfe, J; Mete, AS; Meuser, E; Meyer, C; Meyer, J-P; Middleton, RP; Mijović, L; Mikenberg, G; Mikestikova, M; Mikuž, M; Mildner, H; Milic, A; Miller, DW; Miller, EH; Miller, LS; Milov, A; Milstead, DA; Min, T; Minaenko, AA; Minashvili, IA; Mince, L; Mincer, AI; Mindur, B; Mineev, M; Mino, Y; Mir, LM; Miralles_Lopez, M; Mironova, M; Missio, MC; Mitra, A; Mitsou, VA; Mitsumori, Y; Miu, O; Miyagawa, PS; Mkrtchyan, T; Mlinarevic, M; Mlinarevic, T; Mlynarikova, M; Mobius, S; Mogg, P; Mohamed_Farook, MH; Mohammed, AF; Mohapatra, S; Mokgatitswane, G; Moleri, L; Mondal, B; Mondal, S; Mönig, K; Monnier, E; Monsonis_Romero, L; Montejo_Berlingen, J; Montella, A; Montella, M; Montereali, F; Monticelli, F; Monzani, S; Morancho_Tarda, A; Morange, N; Moreira_De_Carvalho, AL; Moreno_Llácer, M; Moreno_Martinez, C; Moreno_Perez, JM; Morettini, P; Morgenstern, S; Morii, M; Morinaga, M; Moritsu, M; Morodei, F; Moschovakos, P; Moser, B; Mosidze, M; Moskalets, T; Moskvitina, P; Moss, J; Moszkowicz, P; Moussa, A; Moyse, EJW; Mtintsilana, O; Muanza, S; Mueller, J; Muenstermann, D; Müller, R; Mullier, GA; Mullin, AJ; Mullin, JJ; Mulski, AE; Mungo, DP; Munoz_Perez, D; Munoz_Sanchez, FJ; Murin, M; Murray, WJ; Muškinja, M; Mwewa, C; Myagkov, AG; Myers, AJ; Myers, G; Myska, M; Nachman, BP; Nackenhorst, O; Nagai, K; Nagano, K; Nagasaka, R; Nagle, JL; Nagy, E; Nairz, AM; Nakahama, Y; Nakamura, K; Nakkalil, K; Nanjo, H; Narayanan, EA; Naryshkin, I; Nasella, L; Naseri, M; Nasri, S; Nass, C; Navarro, G; Navarro-Gonzalez, J; Nayak, R; Nayaz, A; Nechaeva, PY; Nechaeva, S; Nechansky, F; Nedic, L; Neep, TJ; Negri, A; Negrini, M; Nellist, C; Nelson, C; Nelson, K; Nemecek, S; Nessi, M; Neubauer, MS; Neuhaus, F; Neundorf, J; Newell, J; Newman, PR; Ng, CW; Ng, YWY; Ngair, B; Nguyen, HDN; Nickerson, RB; Nicolaidou, R; Nielsen, J; Niemeyer, M; Niermann, J; Nikiforou, N; Nikolaenko, V; Nikolic-Audit, I; Nikolopoulos, K; Nilsson, P; Ninca, I; Ninio, G; Nisati, A; Nishu, N; Nisius, R; Nitika, N; Nitschke, J-E; Nkadimeng, EK; Nobe, T; Nommensen, T; Norfolk, MB; Norman, BJ; Noury, M; Novak, J; Novak, T; Novotny, L; Novotny, R; Nozka, L; Ntekas, K; Nunes_De_Moura_Junior, NMJ; Ocariz, J; Ochi, A; Ochoa, I; Oerdek, S; Offermann, JT; Ogrodnik, A; Oh, A; Ohm, CC; Oide, H; Oishi, R; Ojeda, ML; Okumura, Y; Oleiro_Seabra, LF; Oleksiyuk, I; Olivares_Pino, SA; Oliveira_Correa, G; Oliveira_Damazio, D; Oliver, JL; Öncel, ÖO; O'Neill, AP; Onofre, A; Onyisi, PUE; Oreglia, MJ; Orellana, GE; Orestano, D; Orlando, N; Orr, RS; Osojnak, LM; Ospanov, R; Osumi, Y; Otero_y_Garzon, G; Otono, H; Ott, PS; Ottino, GJ; Ouchrif, M; Ould-Saada, F; Ovsiannikova, T; Owen, M; Owen, RE; Ozcan, VE; Ozturk, F; Ozturk, N; Ozturk, S; Pacey, HA; Pacheco_Pages, A; Padilla_Aranda, C; Padovano, G; Pagan_Griso, S; Palacino, G; Palazzo, A; Pampel, J; Pan, J; Pan, T; Panchal, DK; Pandini, CE; Panduro_Vazquez, JG; Pandya, HD; Pang, H; Pani, P; Panizzo, G; Panwar, L; Paolozzi, L; Parajuli, S; Paramonov, A; Paraskevopoulos, C; Paredes_Hernandez, D; Pareti, A; Park, KR; Park, TH; Parker, MA; Parodi, F; Parrish, EW; Parrish, VA; Parsons, JA; Parzefall, U; Pascual_Dias, B; Pascual_Dominguez, L; Pasqualucci, E; Passaggio, S; Pastore, F; Patel, P; Patel, UM; Pater, JR; Pauly, T; Pauwels, F; Pazos, CI; Pedersen, M; Pedro, R; Peleganchuk, SV; Penc, O; Pender, EA; Peng, S; Penn, GD; Penski, KE; Penzin, M; Peralva, BS; Pereira_Peixoto, AP; Pereira_Sanchez, L; Perepelitsa, DV; Perera, G; Perez_Codina, E; Perganti, M; Pernegger, H; Perrella, S; Perrin, O; Peters, K; Peters, RFY; Petersen, BA; Petersen, TC; Petit, E; Petousis, V; Petridou, C; Petru, T; Petrukhin, A; Pettee, M; Petukhov, A; Petukhova, K; Pezoa, R; Pezzotti, L; Pezzullo, G; Pfleger, AJ; Pham, TM; Pham, T; Phillips, PW; Piacquadio, G; Pianori, E; Piazza, F; Piegaia, R; Pietreanu, D; Pilkington, AD; Pinamonti, M; Pinfold, JL; Pinheiro_Pereira, BC; Pinol_Bel, J; Pinto_Pinoargote, AE; Pintucci, L; Piper, KM; Pirttikoski, A; Pizzi, DA; Pizzimento, L; Pizzini, A; Pleier, M-A; Pleskot, V; Plotnikova, E; Poddar, G; Poettgen, R; Poggioli, L; Pokharel, I; Polacek, S; Polesello, G; Poley, A; Polini, A; Pollard, CS; Pollock, ZB; Pompa_Pacchi, E; Pond, NI; Ponomarenko, D; Pontecorvo, L; Popa, S; Popeneciu, GA; Poreba, A; Portillo_Quintero, DM; Pospisil, S; Postill, MA; Postolache, P; Potamianos, K; Potepa, PA; Potrap, IN; Potter, CJ; Potti, H; Poveda, J; Pozo_Astigarraga, ME; Prades_Ibanez, A; Pretel, J; Price, D; Primavera, M; Primomo, L; Principe_Martin, MA; Privara, R; Procter, T; Proffitt, ML; Proklova, N; Prokofiev, K; Proto, G; Proudfoot, J; Przybycien, M; Przygoda, WW; Psallidas, A; Puddefoot, JE; Pudzha, D; Pyatiizbyantseva, D; Qian, J; Qian, R; Qichen, D; Qin, Y; Qiu, T; Quadt, A; Queitsch-Maitland, M; Quetant, G; Quinn, RP; Rabanal_Bolanos, G; Rafanoharana, D; Raffaeli, F; Ragusa, F; Rainbolt, JL; Raine, JA; Rajagopalan, S; Ramakoti, E; Rambelli, L; Ramirez-Berend, IA; Ran, K; Rankin, DS; Rapheeha, NP; Rasheed, H; Raskina, V; Rassloff, DF; Rastogi, A; Rave, S; Ravera, S; Ravina, B; Ravinovich, I; Raymond, M; Read, AL; Readioff, NP; Rebuzzi, DM; Redlinger, G; Reed, AS; Reeves, K; Reidelsturz, JA; Reikher, D; Rej, A; Rembser, C; Ren, H; Renda, M; Renner, F; Rennie, AG; Rescia, AL; Resconi, S; Ressegotti, M; Rettie, S; Reyes_Rivera, JG; Reynolds, E; Rezanova, OL; Reznicek, P; Riani, H; Ribaric, N; Ricci, E; Richter, R; Richter, S; Richter-Was, E; Ridel, M; Ridouani, S; Rieck, P; Riedler, P; Riefel, EM; Rieger, JO; Rijssenbeek, M; Rimoldi, M; Rinaldi, L; Rincke, P; Rinn, TT; Rinnagel, MP; Ripellino, G; Riu, I; Rivera_Vergara, JC; Rizatdinova, F; Rizvi, E; Roberts, BR; Roberts, SS; Robertson, SH; Robinson, D; Robles_Manzano, M; Robson, A; Rocchi, A; Roda, C; Rodriguez_Bosca, S; Rodriguez_Garcia, Y; Rodriguez_Rodriguez, A; Rodríguez_Vera, AM; Roe, S; Roemer, JT; Roepe-Gier, AR; Røhne, O; Rojas, RA; Roland, CPA; Roloff, J; Romaniouk, A; Romano, E; Romano, M; Romero_Hernandez, AC; Rompotis, N; Roos, L; Rosati, S; Rosser, BJ; Rossi, E; Rossi, E; Rossi, LP; Rossini, L; Rosten, R; Rotaru, M; Rottler, B; Rougier, C; Rousseau, D; Rousso, D; Roy, A; Roy-Garand, S; Rozanov, A; Rozario, ZMA; Rozen, Y; Rubio_Jimenez, A; Ruby, AJ; Ruelas_Rivera, VH; Ruggeri, TA; Ruggiero, A; Ruiz-Martinez, A; Rummler, A; Rurikova, Z; Rusakovich, NA; Russell, HL; Russo, G; Rutherfoord, JP; Rutherford_Colmenares, S; Rybar, M; Rye, EB; Ryzhov, A; Sabater_Iglesias, JA; Sadrozinski, HF-W; Safai_Tehrani, F; Safarzadeh_Samani, B; Saha, S; Sahinsoy, M; Saibel, A; Saimpert, M; Saito, M; Saito, T; Sala, A; Salamani, D; Salnikov, A; Salt, J; Salvador_Salas, A; Salvatore, D; Salvatore, F; Salzburger, A; Sammel, D; Sampson, E; Sampsonidis, D; Sampsonidou, D; Sánchez, J; Sanchez_Sebastian, V; Sandaker, H; Sander, CO; Sandesara, JA; Sandhoff, M; Sandoval, C; Sanfilippo, L; Sankey, DPC; Sano, T; Sansoni, A; Santi, L; Santoni, C; Santos, H; Santra, A; Sanzani, E; Saoucha, KA; Saraiva, JG; Sardain, J; Sasaki, O; Sato, K; Sauer, C; Sauvan, E; Savard, P; Sawada, R; Sawyer, C; Sawyer, L; Sbarra, C; Sbrizzi, A; Scanlon, T; Schaarschmidt, J; Schäfer, U; Schaffer, AC; Schaile, D; Schamberger, RD; Scharf, C; Schefer, MM; Schegelsky, VA; Scheirich, D; Schernau, M; Scheulen, C; Schiavi, C; Schioppa, M; Schlag, B; Schlenker, S; Schmeing, J; Schmidt, MA; Schmieden, K; Schmitt, C; Schmitt, N; Schmitt, S; Schoeffel, L; Schoening, A; Scholer, PG; Schopf, E; Schott, M; Schovancova, J; Schramm, S; Schroer, T; Schultz-Coulon, H-C; Schumacher, M; Schumm, BA; Schune, Ph; Schuy, AJ; Schwartz, HR; Schwartzman, A; Schwarz, TA; Schwemling, Ph; Schwienhorst, R; Sciacca, FG; Sciandra, A; Sciolla, G; Scuri, F; Sebastiani, CD; Sedlaczek, K; Seidel, SC; Seiden, A; Seidlitz, BD; Seitz, C; Seixas, JM; Sekhniaidze, G; Selem, L; Semprini-Cesari, N; Sengupta, D; Senthilkumar, V; Serin, L; Sessa, M; Severini, H; Sforza, F; Sfyrla, A; Sha, Q; Shabalina, E; Shah, AH; Shaheen, R; Shahinian, JD; Shaked_Renous, D; Shan, LY; Shapiro, M; Sharma, A; Sharma, AS; Sharma, P; Shatalov, PB; Shaw, K; Shaw, SM; Shen, Q; Sheppard, DJ; Sherwood, P; Shi, L; Shi, X; Shimizu, S; Shimmin, CO; Shinner, JD; Shipsey, IPJ; Shirabe, S; Shiyakova, M; Shochet, MJ; Shope, DR; Shrestha, B; Shrestha, S; Shreyber, I; Shroff, MJ; Sicho, P; Sickles, AM; Sideras_Haddad, E; Sidley, AC; Sidoti, A; Siegert, F; Sijacki, Dj; Sili, F; Silva, JM; Silva_Ferreira, I; Silva_Oliveira, MV; Silverstein, SB; Simion, S; Simoniello, R; Simpson, EL; Simpson, H; Simpson, LR; Simsek, S; Sindhu, S; Sinervo, P; Singh, S; Sinha, S; Sinha, S; Sioli, M; Siral, I; Sitnikova, E; Sjölin, J; Skaf, A; Skorda, E; Skubic, P; Slawinska, M; Smakhtin, V; Smart, BH; Smirnov, SYu; Smirnov, Y; Smirnova, LN; Smirnova, O; Smith, AC; Smith, DR; Smith, EA; Smith, JL; Smith, R; Smizanska, M; Smolek, K; Snesarev, AA; Snoek, HL; Snyder, S; Sobie, R; Soffer, A; Solans_Sanchez, CA; Soldatov, EYu; Soldevila, U; Solodkov, AA; Solomon, S; Soloshenko, A; Solovieva, K; Solovyanov, OV; Sommer, P; Sonay, A; Song, WY; Sopczak, A; Sopio, AL; Sopkova, F; Sorenson, JD; Sotarriva_Alvarez, IR; Sothilingam, V; Soto_Sandoval, OJ; Sottocornola, S; Soualah, R; Soumaimi, Z; South, D; Soybelman, N; Spagnolo, S; Spalla, M; Sperlich, D; Spigo, G; Spisso, B; Spiteri, DP; Spousta, M; Staats, EJ; Stamen, R; Stampekis, A; Stanecka, E; Stanek-Maslouska, W; Stange, MV; Stanislaus, B; Stanitzki, MM; Stapf, B; Starchenko, EA; Stark, GH; Stark, J; Staroba, P; Starovoitov, P; Stärz, S; Staszewski, R; Stavropoulos, G; Stefl, A; Steinberg, P; Stelzer, B; Stelzer, HJ; Stelzer-Chilton, O; Stenzel, H; Stevenson, TJ; Stewart, GA; Stewart, JR; Stockton, MC; Stoicea, G; Stolarski, M; Stonjek, S; Straessner, A; Strandberg, J; Strandberg, S; Stratmann, M; Strauss, M; Strebler, T; Strizenec, P; Ströhmer, R; Strom, DM; Stroynowski, R; Strubig, A; Stucci, SA; Stugu, B; Stupak, J; Styles, NA; Su, D; Su, S; Su, W; Su, X; Suchy, D; Sugizaki, K; Sulin, VV; Sullivan, MJ; Sultan, DMS; Sultanaliyeva, L; Sultansoy, S; Sumida, T; Sun, S; Sunneborn_Gudnadottir, O; Sur, N; Sutton, MR; Suzuki, H; Svatos, M; Swiatlowski, M; Swirski, T; Sykora, I; Sykora, M; Sykora, T; Ta, D; Tackmann, K; Taffard, A; Tafirout, R; Tafoya_Vargas, JS; Takubo, Y; Talby, M; Talyshev, AA; Tam, KC; Tamir, NM; Tanaka, A; Tanaka, J; Tanaka, R; Tanasini, M; Tao, Z; Tapia_Araya, S; Tapprogge, S; Tarek_Abouelfadl_Mohamed, A; Tarem, S; Tariq, K; Tarna, G; Tartarelli, GF; Tartarin, MJ; Tas, P; Tasevsky, M; Tassi, E; Tate, AC; Tateno, G; Tayalati, Y; Taylor, GN; Taylor, W; Teixeira_De_Lima, R; Teixeira-Dias, P; Teoh, JJ; Terashi, K; Terron, J; Terzo, S; Testa, M; Teuscher, RJ; Thaler, A; Theiner, O; Theveneaux-Pelzer, T; Thielmann, O; Thomas, DW; Thomas, JP; Thompson, EA; Thompson, PD; Thomson, E; Thornberry, RE; Tian, C; Tian, Y; Tikhomirov, V; Tikhonov, YuA; Timoshenko, S; Timoshyn, D; Ting, EXL; Tipton, P; Tishelman-Charny, A; Tlou, SH; Todome, K; Todorova-Nova, S; Todt, S; Toffolin, L; Togawa, M; Tojo, J; Tokár, S; Tokushuku, K; Toldaiev, O; Tomoto, M; Tompkins, L; Topolnicki, KW; Torrence, E; Torres, H; Torró_Pastor, E; Toscani, M; Tosciri, C; Tost, M; Tovey, DR; Trandafir, IS; Trefzger, T; Tricoli, A; Trigger, IM; Trincaz-Duvoid, S; Trischuk, DA; Trocmé, B; Tropina, A; Truong, L; Trzebinski, M; Trzupek, A; Tsai, F; Tsai, M; Tsiamis, A; Tsiareshka, PV; Tsigaridas, S; Tsirigotis, A; Tsiskaridze, V; Tskhadadze, EG; Tsopoulou, M; Tsujikawa, Y; Tsukerman, II; Tsulaia, V; Tsuno, S; Tsuri, K; Tsybychev, D; Tu, Y; Tudorache, A; Tudorache, V; Tuna, AN; Turchikhin, S; Turk_Cakir, I; Turra, R; Turtuvshin, T; Tuts, PM; Tzamarias, S; Tzovara, E; Ukegawa, F; Ulloa_Poblete, PA; Umaka, EN; Unal, G...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physics Letters B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>861</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>139277</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0370-2693</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046280</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>