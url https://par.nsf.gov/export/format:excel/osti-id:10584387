--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10584387</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/aisy.202400659</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modular Stimuli‐Responsive Valves for Pneumatic Soft Robots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>He, Qiguang; Yin, Rui; Hua, Yucong; Shu, Hang; Zhu, Xiaoheng; Haque, A_B_M Tahidul; Ferracin, Samuele; Patel, Saheli; Jiao, Weijian; Raney, Jordan R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Intelligent Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2640-4567</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pneumatic soft robots have several advantages, including facile fabrication, versatile deformation modes, and safe human–machine interaction. However, pneumatic soft robots typically rely on mechatronics to interact with their environment, which can limit their form factors and reliability. Researchers have considered how to achieve autonomous behaviors using the principles of mechanical computing and physical intelligence. Herein, modular responsive valves that can autonomously regulate airflow within pneumatic soft robots in response to various environmental stimuli, including light, water, and mechanical forces, are described. By combining multiple types of valves, autonomous logic gates and more advanced logical operations can be realized. Finally, it is demonstrated that responsive valves can be integrated with pneumatic soft robots, allowing autonomous morphing and navigation. This framework provides a strategy for creating autonomous pneumatic robots that can respond to multiple stimuli in their environment.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2239308</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>