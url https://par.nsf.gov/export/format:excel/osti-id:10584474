--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10584474</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PQ-Hammer: End-to-end Key Recovery Attacks on Post-Quantum Cryptography Using Rowhammer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amer, Samy; Wang, Yingchen; Kippen, Hunter; Dang, Thinh; Genkin, Daniel; Kwong, Andrew; Nelson, Alexander; Yerukhimovich, Arkady</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-1207</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As post-quantum cryptography (PQC) nears standardization and eventual deployment, it is increasingly important to understand the security of the implementations of selected schemes. In this paper, we conduct such an investigation, uncovering concerning findings about many of the finalists of the NIST PQC standardization competition. Specifically, we show Rowhammer-based attacks on the Kyber and BIKE Key Exchange Mechanisms and the Dilithium Digital Signature scheme that enable complete recovery of the secret key with only a moderate amount of effort – no supercomputers, or months of precomputation. Moreover, we experimentally carry out our attacks using a combination of Rowhammer, performance degradation, and memory massaging techniques, showing that our attacks are practically feasible. Our results show that such side-channel based attacks are a critical concern and need to be considered when new cryptographic schemes are standardized, when standard implementations are developed, and when instances are deployed. We conclude with recommendations on implementation techniques that harden cryptographic schemes against Rowhammer attacks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955620; 2144798</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>2025 IEEE Symposium on Security and Privacy</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>