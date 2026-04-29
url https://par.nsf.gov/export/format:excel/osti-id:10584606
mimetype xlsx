--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10584606</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-37703-7_8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Satisfiability Modulo Finite Fields</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ozdemir, Alex; Kremer, Gereon; Tinelli, Cesare; Barrett, Clark</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Enea, Constantin; Lal, Akash</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>163 to 186</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We study satisfiability modulo the theory of finite fields and give a decision procedure for this theory. We implement our procedure for prime fields inside the cvc5 SMT solver. Using this theory, we construct SMT queries that encode translation validation for various zero knowledge proof compilers applied to Boolean computations. We evaluate our procedure on these benchmarks. Our experiments show that our implementation is superior to previous approaches (which encode field arithmetic using integers or bit-vectors).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110397</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>