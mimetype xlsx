--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10584728</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1116/6.0004493</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Machine-learning-enabled on-the-fly analysis of RHEED patterns during thin film deposition by molecular beam epitaxy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaspar, Tiffany C; Akers, Sarah; Sprueill, Henry W; Ter-Petrosyan, Arman H; Bilbrey, Jenna A; Hopkins, Derek; Harilal, Ajay; Christudasjustus, Jijo; Gemperline, Patrick; Comes, Ryan B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Vacuum Science &amp; Technology A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>032702</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0734-2101</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thin film deposition is a fundamental technology for the discovery, optimization, and manufacturing of functional materials. Deposition by molecular beam epitaxy (MBE) typically employs reflection high-energy electron diffraction (RHEED) as a real-time in situ probe of the growing film. However, the state-of-the-art for RHEED analysis during deposition requires human observation. Here, we present an approach using machine learning (ML) methods to monitor, analyze, and interpret RHEED images on-the-fly during thin film deposition. In the analysis workflow, RHEED pattern images are collected at one frame per second and featurized using a pretrained deep convolutional neural network. The feature vectors are then statistically analyzed to identify changepoints; these changepoints can be related to changes in the deposition mode from initial film nucleation to a transition regime, smooth film deposition, and in some cases, an additional transition to a rough, islanded deposition regime. The feature vectors are additionally analyzed via graph analysis and community classification. The graph is quantified as a stabilization plot, and we show that inflection points in the stabilization plot correspond to changes in the growth regime. The full RHEED analysis workflow is termed RHAAPsody and includes data transfer and output to a visual dashboard. We demonstrate the functionality of RHAAPsody by analyzing the precaptured RHEED images from epitaxial depositions of anatase TiO2 on SrTiO3(001) and show that the analysis workflow can be executed in less than 1 s. Our approach shows promise as one component of ML-enabled real-time feedback control of the MBE deposition process.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045993; 2527684</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Vacuum Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>