--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10584996</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transforming STEM Instruction Through SocioScientific Issues Focused Professional Development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Johnson, Joseph; Mathers, Becky; Marco-Bujosa, Lisa; Ialacci, Gabrielle</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal on new trends in education and their implications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1309-6249</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study reports the findings of a two-year intensive professional development (PD) program situated in the northeastern United States for secondary mathematics and science teachers to support them in transforming their STEM instruction to incorporate SocioScientific Issues (SSI). This PD focused on developing units of study that integrated student-centered, authentic learning experiences grounded in social justice issues. Findings indicate that after participation in the USTRIVE project, teachers displayed growth in their ability to incorporate components of the instructional framework for SSI introduced in the PD into their teaching. This is consistent with previous research that SSI-focused PD can increase teachers’ knowledge of, and teaching practices toward SSI, resulting in more meaningful STEM learning experiences for students. As such, the USTRIVE PD model and framework may provide a useful guide for other SSI and social justice PD programs. Connections of these findings to student engagement, teachers learning, and challenges encountered in SSI implementation are explored.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2101144</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International  Journal on New Trends in Education and Their Implications (IJONTE)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>