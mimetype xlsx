--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10585014</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>In-network Reinforcement Learning for Attack Mitigation using Programmable Data Plane in SDN</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ganesan, Aparna; Sarac, Kamil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The development of reinforcement learning (RL) algorithms has created a paradigm where the agents are trained to learn directly by observing the environment and learning policies to perform tasks autonomously. In the case of network environments, these agents can control and monitor the traffic as well as help preserve the confidentiality, integrity, and availability of resources and services in the network. In the case of software defined networks (SDN), the centralized controller in the control plane has become the single point of failure for the entire network. Reactive routing in SDNs makes such networks vulnerable to denial-of-service (DoS) attacks that aim to overwhelm switch memory and the control channel between SDN switches and controllers. One potential solution to cope with such attacks is to use an intelligent mechanism to detect and block them with minimal performance overhead for the controller and control channel. In this work, we investigate the practicality and effectiveness of a reinforcement learning (RL) approach to cope with DoS attacks in SDN networks that utilize programmable switches. Assuming the existence of a reliable reward function, we demonstrate that an RL-based approach can successfully adapt to the changing nature of attack traffic to detect and mitigate attacks without overwhelming switch memory and the control channel in SDN.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922398</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Big Island, HI, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>