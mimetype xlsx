--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10585049</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0302960</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhancing detection of labor violations in the agricultural sector: A multilevel generalized linear regression model of H-2A violation counts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jafari, Arezoo; De_Azevedo_Drummond, Priscila; Bhimani, Shawn; Nishigaya, Dominic; Ding, Aidong Adam; Farrell, Amy; Maass, Kayse Lee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Abonazel, Mohamed R</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0302960</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agricultural workers are essential to the supply chain for our daily food, and yet, many face harmful work conditions, including garnished wages, and other labor violations. Workers on H-2A visas are particularly vulnerable due to the precarity of their immigration status being tied to their employer. Although worksite inspections are one mechanism to detect such violations, many labor violations affecting agricultural workers go undetected due to limited inspection resources. In this study, we identify multiple state and industry level factors that correlate with H-2A violations identified by the U.S. Department of Labor’s Wage and Hour Division using a multilevel zero-inflated negative binomial model. We find that three state-level factors (average farm acreage size, the number of agricultural establishments with less than 20 employees, and higher poverty rates) are correlated with H-2A violations. These findings offer valuable insights into where H-2A violations are being detected at the state and industry levels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1935618</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>