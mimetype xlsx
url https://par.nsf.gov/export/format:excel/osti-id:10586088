--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10586088</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/plants14050807</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Status on Genetic Resistance to Rice Blast Disease in the Post-Genomic Era</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pedrozo, Rodrigo; Osakina, Aron; Huang, Yixiao; Nicolli, Camila Primieri; Wang, Li; Jia, Yulin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plants</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>807</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2223-7747</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rice blast, caused by Magnaporthe oryzae, is a major threat to global rice production, necessitating the development of resistant cultivars through genetic improvement. Breakthroughs in rice genomics, including the complete genome sequencing of japonica and indica subspecies and the availability of various sequence-based molecular markers, have greatly advanced the genetic analysis of blast resistance. To date, approximately 122 blast-resistance genes have been identified, with 39 of these genes cloned and molecularly characterized. The application of these findings in marker-assisted selection (MAS) has significantly improved rice breeding, allowing for the efficient integration of multiple resistance genes into elite cultivars, enhancing both the durability and spectrum of resistance. Pangenomic studies, along with AI-driven tools like AlphaFold2, RoseTTAFold, and AlphaFold3, have further accelerated the identification and functional characterization of resistance genes, expediting the breeding process. Future rice blast disease management will depend on leveraging these advanced genomic and computational technologies. Emphasis should be placed on enhancing computational tools for the large-scale screening of resistance genes and utilizing gene editing technologies such as CRISPR-Cas9 for functional validation and targeted resistance enhancement and deployment. These approaches will be crucial for advancing rice blast resistance, ensuring food security, and promoting agricultural sustainability.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947609</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>