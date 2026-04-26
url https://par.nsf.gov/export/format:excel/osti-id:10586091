--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10586091</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fcomp.2024.1392119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhancing ECU identification security in CAN networks using distortion modeling and neural networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hafeez, Azeem; Malik, Hafiz; Irtaza, Aun; Uddin, Md Zia; Noori, Farzan M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Computer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-9898</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A novel technique for electronic control unit (ECU) identification is proposed in this study to address security vulnerabilities of the controller area network (CAN) protocol. The reliable ECU identification has the potential to prevent spoofing attacks launched over the CAN due to the lack of message authentication. In this regard, we model the ECU-specific random distortion caused by the imperfections in the digital-to-analog converter and semiconductor impurities in the transmitting ECU for fingerprinting. Afterward, a 4-layered artificial neural network (ANN) is trained on the feature set to identify the transmitting ECU and the corresponding ECU pin. The ECU-pin identification is also a novel contribution of this study and can be used to prevent voltage-based attacks. We have evaluated our method using ANNs over a dataset generated from 7 ECUs with 6 pins, each having 185 records, and 40 records for each pin. The performance evaluation against state-of-the-art methods revealed that the proposed method achieved 99.4% accuracy for ECU identification and 96.7% accuracy for pin identification, which signifies the reliability of the proposed approach.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2035770</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>