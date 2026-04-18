--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10586417</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bioactivity‐driven fungal metabologenomics identifies antiproliferative stemphone analogs and their biosynthetic gene cluster</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ayon, Navid J; Earp, Cody E; Gupta, Raveena; Butun, Fatma A; Clements, Ashley E; Lee, Alexa G; Dainko; David; Robey, Matthew T; Khin, Manead; Mardiana, Lina; Longcake, Alexandra; Rangel‐Grimaldo, Manuel; Hall, Michael J; Probert, Michael R; Burdette, Joanna E; Keller, Nancy P; Raja, Huzefa A; Oberlies, Nicholas H; Kelleher, Neil L; Caesar, Lindsay K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Metabolomics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1573-3890</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Introduction Fungi biosynthesize chemically diverse secondary metabolites with a wide range of biological activities. Natu- ral product scientists have increasingly turned towards bioinformatics approaches, combining metabolomics and genomics to target secondary metabolites and their biosynthetic machinery. We recently applied an integrated metabologenomics workflow to 110 fungi and identified more than 230 high-confidence linkages between metabolites and their biosynthetic pathways. Objectives To prioritize the discovery of bioactive natural products and their biosynthetic pathways from these hundreds of high-confidence linkages, we developed a bioactivity-driven metabologenomics workflow combining quantitative chemical information, antiproliferative bioactivity data, and genome sequences.
+Methods The 110 fungi from our metabologenomics study were tested against multiple cancer cell lines to identify which strains produced antiproliferative natural products. Three strains were selected for further study, fractionated using flash chromatography, and subjected to an additional round of bioactivity testing and mass spectral analysis. Data were overlaid using biochemometrics analysis to predict active constituents early in the fractionation process following which their bio- synthetic pathways were identified using metabologenomics.
+Results We isolated three new-to-nature stemphone analogs, 19-acetylstemphones G (1), B (2) and E (3), that demonstrated antiproliferative activity ranging from 3 to 5 μM against human melanoma (MDA-MB-435) and ovarian cancer (OVACR3) cells. We proposed a rational biosynthetic pathway for these compounds, highlighting the potential of using bioactivity as a filter for the analysis of integrated—Omics datasets.
+Conclusions This work demonstrates how the incorporation of biochemometrics as a third dimension into the metabolog- enomics workflow can identify bioactive metabolites and link them to their biosynthetic machinery.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2150091</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>