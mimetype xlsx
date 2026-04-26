--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10586816</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/ruso.12590</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Amenity Migration and Community Wellbeing in Washington's Kittitas County Post‐COVID‐19 Pandemic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Theophilus, Alexander; Ulrich‐Schad, Jessica; Flint, Courtney; Epperson, Emma</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Rural Sociology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3-22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-0112</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Amenity migration in the Intermountain West is a rapidly evolving process that has greatly impacted wellbeing in many rural communities over the past several decades. While the impacts of amenity migration have been discussed through both individual community case studies and cross‐community comparative analysis, there is an ongoing need for research that continues to build upon our understanding of amenity migration's effects on individual and community wellbeing. Remote and hybrid work opportunities, expanded during the COVID‐19 pandemic, have allowed for an increasing number of people to live part or full‐time in highly desirable rural locations, particularly those proximate to larger urban areas. In this paper, we discuss the historical and current trends of amenity migration in Kittitas County, proximate to Seattle, Washington, on the eastern slope of the Cascade Mountains. Drawing upon perspectives shared in 80 interviews with key informants and community members about community wellbeing in three towns, we discuss the implications of amenity migration for the perceived quality of life of both longer‐term residents and newer community members. Additionally, the setting and scope of this research allows for comparison between high‐amenity rural communities with larger recreation economies, and adjacent less—amenity‐based rural communities. Findings indicate that amenity migration continues to evolve and impact community wellbeing, primarily via community cultural changes and socioeconomic and housing inequality. However, there are nuanced geographical and longitudinal differences in the impacts of amenity migration. Additionally, participants perceived an increase in amenity migration patterns and impacts in the years following the COVID‐19 pandemic. To conclude, we discuss ongoing and potential initiatives that may help support community wellbeing, as well as possibilities for further improvements in policy and planning to equitably increase the quality of life for all residents.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2115169</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley Online Library</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>