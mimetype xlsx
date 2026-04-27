--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10587164</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13059-023-02880-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DIMPLE: deep insertion, deletion, and missense mutation libraries for exploring protein variation in evolution, disease, and biology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Macdonald, Christian B; Nedrud, David; Grimes, Patrick Rockefeller; Trinidad, Donovan; Fraser, James S; Coyote-Maestas, Willow</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1474-760X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Insertions and deletions (indels) enable evolution and cause disease. Due to technical challenges, indels are left out of most mutational scans, limiting our understanding of them in disease, biology, and evolution. We develop a low cost and bias method, DIMPLE, for systematically generating deletions, insertions, and missense mutations in genes, which we test on a range of targets, including Kir2.1. We use DIMPLE to study how indels impact potassium channel structure, disease, and evolution. We find deletions are most disruptive overall, beta sheets are most sensitive to indels, and flexible loops are sensitive to deletions yet tolerate insertions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1231306</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Genome Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>