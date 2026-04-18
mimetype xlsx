--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10587223</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsbl.2024.0692</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Island size shapes genomic diversity in a great speciator (Aves: &lt;i&gt;Zosterops&lt;/i&gt; )</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gyllenhaal, Ethan F; Andersen, Michael J; Moyle, Robert G; Manthey, Joseph D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biology Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-957X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Islands have long represented natural laboratories for studying many aspects of ecology and evolutionary biology, from speciation to community assembly. One aspect that has been well documented is the correlation between island size and taxonomic diversity, likely due to decreased complexity and population size on small islands. This same logic can apply to genetic diversity, which should predictably decrease with effective population size. The island size–diversity correlation has received support over the years but often focuses on single metrics of genetic diversity. Here, we use&lt;italic&gt;Zosterops&lt;/italic&gt;white-eyes in the Solomon Islands to study the correlation between island size and various metrics related to genetic diversity, including runs of homozygosity and fixation of transposable elements. We find that almost all these metrics strongly correlate with island size, and in turn with each other. We infer that island size is independently correlated with these different variables, demonstrating that population size impacts genomic metrics of diversity in a variety of ways across temporal and hierarchical scales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2410565</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society Biology Letters</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>