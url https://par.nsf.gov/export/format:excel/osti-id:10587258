--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10587258</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/plcell/koae201</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gibberellin dynamics governing nodulation revealed using GIBBERELLIN PERCEPTION SENSOR 2 in &lt;i&gt;Medicago truncatula&lt;/i&gt; lateral organs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Drapek, Colleen; Rizza, Annalisa; Mohd-Radzman, Nadiatul A; Schiessl, Katharina; Dos_Santos_Barbosa, Fabio; Wen, Jiangqi; Oldroyd, Giles_E D; Jones, Alexander M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Plant Cell</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4442 to 4456</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1040-4651</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;During nutrient scarcity, plants can adapt their developmental strategy to maximize their chance of survival. Such plasticity in development is underpinned by hormonal regulation, which mediates the relationship between environmental cues and developmental outputs. In legumes, endosymbiosis with nitrogen-fixing bacteria (rhizobia) is a key adaptation for supplying the plant with nitrogen in the form of ammonium. Rhizobia are housed in lateral root-derived organs termed nodules that maintain an environment conducive to Nitrogenase in these bacteria. Several phytohormones are important for regulating the formation of nodules, with both positive and negative roles proposed for gibberellin (GA). In this study, we determine the cellular location and function of bioactive GA during nodule organogenesis using a genetically encoded second-generation GA biosensor, GIBBERELLIN PERCEPTION SENSOR 2 in Medicago truncatula. We find endogenous bioactive GA accumulates locally at the site of nodule primordia, increasing dramatically in the cortical cell layers, persisting through cell divisions, and maintaining accumulation in the mature nodule meristem. We show, through misexpression of GA-catabolic enzymes that suppress GA accumulation, that GA acts as a positive regulator of nodule growth and development. Furthermore, increasing or decreasing GA through perturbation of biosynthesis gene expression can increase or decrease the size of nodules, respectively. This is unique from lateral root formation, a developmental program that shares common organogenesis regulators. We link GA to a wider gene regulatory program by showing that nodule-identity genes induce and sustain GA accumulation necessary for proper nodule formation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2233714</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Plant Biologists</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>