--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10587421</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1785/0120240156</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effect of Time Window and Spectral Measurement Options on Empirical Green’s Function Analysis Using DAS Array and Seismic Stations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Xiaowei; Yin, Jiuxun; Pennington, Colin; Wu, Qimin; Zhan, Zhongwen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bulletin of the Seismological Society of America</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0037-1106</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The recorded seismic waveform is a convolution of event source term, path term, and station term. Removing high-frequency attenuation due to path effect is a challenging problem. Empirical Green’s function (EGF) method uses nearly collocated small earthquakes to correct the path and station terms for larger events recorded at the same station. However, this method is subject to variability due to many factors. We focus on three events that were well recorded by the seismic network and a rapid response distributed acoustic sensing (DAS) array. Using a suite of high-quality EGF events, we assess the influence of time window, spectral measurement options, and types of data on the spectral ratio and relative source time function (RSTF) results. Increased number of tapers (from 2 to 16) tends to increase the measured corner frequency and reduce the source complexity. Extended long time window (e.g., 30 s) tends to produce larger variability of corner frequency. The multitaper algorithm that simultaneously optimizes both target and EGF spectra produces the most stable corner-frequency measurements. The stacked spectral ratio and RSTF from the DAS array are more stable than two nearby seismic stations, and are comparable to stacked results from the seismic network, suggesting that DAS array has strong potential in source characterization.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2328485; 1848166; 2225216</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>BSSA</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>