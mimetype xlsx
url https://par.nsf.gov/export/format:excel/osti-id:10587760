--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10587760</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/app14209262</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Distributed Software Build Assurance for Software Supply Chain Integrity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lew, Ken; Sarker, Arijet; Wuthier, Simeon; Kim, Jinoh; Kim, Jonghyun; Chang, Sang-Yoon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9262</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-3417</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computing and networking are increasingly implemented in software. We design and build a software build assurance scheme detecting if there have been injections or modifications in the various steps in the software supply chain, including the source code, compiling, and distribution. Building on the reproducible build and software bill of materials (SBOM), our work is distinguished from previous research in assuring multiple software artifacts across the software supply chain. Reproducible build, in particular, enables our scheme, as our scheme requires the software materials/artifacts to be consistent across machines with the same operating system/specifications. Furthermore, we use blockchain to deliver the proof reference, which enables our scheme to be distributed so that the assurance beneficiary and verifier are the same, i.e., the node downloading the software verifies its own materials, artifacts, and outputs. Blockchain also significantly improves the assurance efficiency. We first describe and explain our scheme using abstraction and then implement our scheme to assure Ethereum as the target software to provide concrete proof-of-concept implementation, validation, and experimental analyses. Our scheme enables more significant performance gains than relying on a centralized server thanks to the use of blockchain (e.g., two to three orders of magnitude quicker in verification) and adds small overheads (e.g., generating and verifying proof have an overhead of approximately one second, which is two orders of magnitude smaller than the software download or build processes).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922410</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>