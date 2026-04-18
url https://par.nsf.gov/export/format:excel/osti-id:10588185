--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10588185</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevLett.133.201802</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Search for &lt;math display='inline'&gt;&lt;mi&gt;C&lt;/mi&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;/math&gt; -Violating Neutrino Nonstandard Interactions with the NOvA Experiment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Acero, M A; Acharya, B; Adamson, P; Aliaga, L; Anfimov, N; Antoshkin, A; Arrieta-Diaz, E; Asquith, L; Aurisano, A; Back, A; Balashov, N; Baldi, P; Bambah, B A; Bat, A; Bays, K; Bernstein, R; Bezerra, T_J C; Bhatnagar, V; Bhattarai, D; Bhuyan, B; Bian, J; Booth, A C; Bowles, R; Brahma, B; Bromberg, C; Buchanan, N; Butkevich, A; Calvez, S; Carroll, T J; Catano-Mur, E; Cesar, J P; Chatla, A; Chaudhary, S; Chirco, R; Choudhary, B C; Christensen, A; Cicala, M F; Coan, T E; Cooleybeck, A; Cortes-Parra, C; Coveyou, D; Cremonesi, L; Davies, G S; Derwent, P F; Djurcic, Z; Dolce, M; Doyle, D; Dueñas_Tonguino, D; Dukes, E C; Dye, A; Ehrlich, R; Ewart, E; Filip, P; Franc, J; Frank, M J; Gallagher, H R; Gao, F; Giri, A; Gomes, R A; Goodman, M C; Groh, M; Group, R; Habig, A; Hakl, F; Hartnell, J; Hatcher, R; He, M; Heller, K; Hewes, V; Himmel, A; Ivaneev, Y; Ivanova, A; Jargowsky, B; Jarosz, J; Johnson, C; Judah, M; Kakorin, I; Kaplan, D M; Kalitkina, A; Kleykamp, J; Klimov, O; Koerner, L W; Kolupaeva, L; Kralik, R; Kuruppu, C D; Kus, V; Lackey, T; Lang, K; Lesmeister, J; Lister, A; Liu, J; Lock, J A; Lokajicek, M; MacMahon, M; Magill, S; Mann, W A; Manoharan, M T; Manrique_Plata, M; Marshak, M L; Martinez-Casales, M; Matveev, V; Mehta, B; Messier, M D; Meyer, H; Miao, T; Mikola, V; Miller, W H; Mishra, S; Mishra, S R; Mislivec, A; Mohanta, R; Moren, A; Morozova, A; Mu, W; Mualem, L; Muether, M; Mulder, K; Myers, D; Naples, D; Nath, A; Nelleri, S; Nelson, J K; Nichol, R; Niner, E; Norman, A; Norrick, A; Nosek, T; Oh, H; Olshevskiy, A; Olson, T; Ozkaynak, M; Pal, A; Paley, J; Panda, L; Patterson, R B; Pawloski, G; Petrova, O; Petti, R; Prais, L R; Rafique, A; Raj, V; Rajaoalisoa, M; Ramson, B; Ravelhofer, M; Rebel, B; Roy, P; Samoylov, O; Sanchez, M C; Sánchez_Falero, S; Shanahan, P; Sharma, P; Shmakov, A; Sheshukov, A; Shukla, S; Singha, D K; Shorrock, W; Singh, I; Singh, P; Singh, V; Smith, E; Smolik, J; Snopok, P; Solomey, N; Sousa, A; Soustruznik, K; Strait, M; Suter, L; Sutton, A; Sutton, K; Swain, S; Sweeney, C; Sztuc, A; Tapia_Oregui, B; Tas, P; Thakore, T; Thomas, J; Tiras, E; Torun, Y; Tripathi, J; Trokan-Tenorio, J; Urheim, J; Vahle, P; Vallari, Z; Vasel, J; Villamil, J D; Vockerodt, K J; Vrba, T; Wallbank, M; Wetstein, M; Whittington, D; Wickremasinghe, D A; Wieber, T; Wolcott, J; Wrobel, M; Wu, S; Wu, W; Xiao, Y; Yaeggy, B; Yahaya, A; Yankelevich, A; Yonehara, K; Yu, Y; Zadorozhnyy, S; Zalesak, J; Zwaska, R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>NOvA_Collaboration</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-9007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This Letter reports a search for charge-parity (&lt;math display='inline'&gt;&lt;mrow&gt;&lt;mi&gt;C&lt;/mi&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;) symmetry violating nonstandard interactions (NSI) of neutrinos with matter using the NOvA Experiment, and examines their effects on the determination of the standard oscillation parameters. Data from&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mover accent='true'&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo stretchy='false'&gt;¯&lt;/mo&gt;&lt;/mrow&gt;&lt;/mover&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo stretchy='false'&gt;→&lt;/mo&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mover accent='true'&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo stretchy='false'&gt;¯&lt;/mo&gt;&lt;/mrow&gt;&lt;/mover&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/mrow&gt;&lt;/math&gt;and&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mover accent='true'&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo stretchy='false'&gt;¯&lt;/mo&gt;&lt;/mrow&gt;&lt;/mover&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo stretchy='false'&gt;→&lt;/mo&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mover accent='true'&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo stretchy='false'&gt;¯&lt;/mo&gt;&lt;/mrow&gt;&lt;/mover&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/mrow&gt;&lt;/math&gt;oscillation channels are used to measure the effect of the NSI parameters&lt;math display='inline'&gt;&lt;msub&gt;&lt;mi&gt;ϵ&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/math&gt;and&lt;math display='inline'&gt;&lt;msub&gt;&lt;mi&gt;ϵ&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/math&gt;. With 90% CL the magnitudes of the NSI couplings are constrained to be&lt;math display='inline'&gt;&lt;mo stretchy='false'&gt;|&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;ϵ&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;mi&gt;μ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;|&lt;/mo&gt;&lt;mo&gt;≲&lt;/mo&gt;&lt;mn&gt;0.3&lt;/mn&gt;&lt;/math&gt;and&lt;math display='inline'&gt;&lt;mo stretchy='false'&gt;|&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;ϵ&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;|&lt;/mo&gt;&lt;mo&gt;≲&lt;/mo&gt;&lt;mn&gt;0.4&lt;/mn&gt;&lt;/math&gt;. A degeneracy at&lt;math display='inline'&gt;&lt;mo stretchy='false'&gt;|&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;ϵ&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;e&lt;/mi&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;|&lt;/mo&gt;&lt;mo&gt;≈&lt;/mo&gt;&lt;mn&gt;1.8&lt;/mn&gt;&lt;/math&gt;is reported, and we observe that the presence of NSI limits sensitivity to the standard&lt;math display='inline'&gt;&lt;mi&gt;C&lt;/mi&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;/math&gt;phase&lt;math display='inline'&gt;&lt;msub&gt;&lt;mi&gt;δ&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;C&lt;/mi&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/math&gt;.&lt;/p&gt; &lt;sec&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310154; 2411700</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>