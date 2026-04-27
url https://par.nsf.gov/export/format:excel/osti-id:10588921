--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...59 lines deleted...]
-        <v>39</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10588921</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/7fa428fd275d9b90720204b9f491c18f</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Anatoxin concentrations, algal assemblages, and water quality data for the South Fork Eel, Salmon, and Russian Rivers in northern California, 2022-2023</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zabrecky, Jordan M; Elliott, Taryn A; Hickey, Meaghan; Lei, Helen; Christova, Rosalina S; Boyer, Gregory; Genzoli, Laurel; Johnson, Grant; Blaszczak, Joanna R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We collected this data to better understand the timing of peak benthic cyanobacterial mat occurrence (specifically taxa associated with anatoxin production, Microcoleus and Anabaena) and mat anatoxin concentrations in rivers. We sampled in northern California on the South Fork Eel, Salmon, and Russian Rivers biweekly in 2022, and the Salmon River biweekly and South Fork Eel weekly in 2023. During each sampling event, we conducted benthic cover surveys, measured in-situ water quality parameters (temperature, pH, dissolved oxygen, conductivity), and collected surface water samples and targeted cyanobacteria samples. In 2022 on all rivers and in 2023 at the Salmon River, we also collected distributed non-targeted periphyton samples to characterize full-reach community compositions. All sampling was completed in 150-m reaches upstream of sensors recording continuous dissolved oxygen, conductivity, and temperature data. We analyzed surface water samples for nitrate, ammonium, soluble reactive phosphate, total dissolved carbon, and dissolved organic carbon. We also analyzed surface water samples from 2022 for major anions (Cl, SO4, Br) and cations (Na, K, Mg, Ca). Targeted-cyanobacteria and non-target periphyton samples were analyzed for anatoxins, relative abundance of algal taxa (via microscopy), ash-free dry mass, and chlorophyll-a. To estimate mean river depth within the dissolved oxygen footprint upstream of sensors, we kayaked portions of the river and collected river depth measurements. We also measured discharge at each river excluding the Salmon River (due to high discharge) and completed pebble counts at the South Fork Eel River to obtain sediment grain size distributions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2042915; 2222322</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>South Fork Eel, Salmon, and Russian Rivers in northern California</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>University of Nevada, Reno</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>