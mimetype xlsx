--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...61 lines deleted...]
-        <v>41</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10588923</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17632/sn5dpnzc83.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Lake Tahoe Basin Stream Catchment Database: A resource for water quality monitoring in the basin</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dilts, Thomas; Blaszczak, Joanna</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>University_Of_Nevada_Reno</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Although the Lake Tahoe Basin and its receiving waterbody, Lake Tahoe, are intensively monitored, managed, and studied, there has been no centralized resource for evaluating variation in environmental characteristics among watersheds (i.e., catchments). To address this opportunity, we compiled and calculated 161 variables for 60 non-overlapping contiguous watersheds draining to Lake Tahoe . Watershed-scale variables include climatic, topographic, vegetation, edaphic, hydrologic, and anthropogenic characteristics. Data were downloaded from publicly-available sources including: the National Elevation Dataset, USDA SSURGO soils, Calfire FRAP dataset of fire perimeters, the National Land Cover Dataset, and the Rangeland Analysis Platform. We compiled data in a Geographic Information System at the scale of the watershed. Existing and custom scripts were used to process data and derive variables that could not be obtained from existing databases. These data will be useful for environmental managers and scientists who work in the Lake Tahoe Basin and can assist with future site selection intended to span environmental gradients.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019528</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Mendeley Data</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Lake Tahoe Basin</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>University of Nevada, Reno</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>