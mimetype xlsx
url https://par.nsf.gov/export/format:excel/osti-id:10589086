--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10589086</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/essd-17-393-2025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global biogeography of N &lt;sub&gt;2&lt;/sub&gt; -fixing microbes: &lt;i&gt;nifH&lt;/i&gt;  amplicon database and analytics workflow</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Morando, Michael; Magasin, Jonathan D; Cheung, Shunyan; Mills, Matthew M; Zehr, Jonathan P; Turk-Kubo, Kendra A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>393 to 422</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1866-3516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Marine dinitrogen (N2) fixation is a globally significant biogeochemical process carried out by a specialized group of prokaryotes (diazotrophs), yet our understanding of their ecology is constantly evolving. Although marine N2 fixation is often ascribed to cyanobacterial diazotrophs, indirect evidence suggests that non-cyanobacterial diazotrophs (NCDs) might also be important. One widely used approach for understanding diazotroph diversity and biogeography is polymerase chain reaction (PCR) amplification of a portion of the nifH gene, which encodes a structural component of the N2-fixing enzyme complex, nitrogenase. An array of bioinformatic tools exists to process nifH amplicon data; however, the lack of standardized practices has hindered cross-study comparisons. This has led to a missed opportunity to more thoroughly assess diazotroph diversity and biogeography, as well as their potential contributions to the marine N cycle. To address these knowledge gaps, a bioinformatic workflow was designed that standardizes the processing of nifH amplicon datasets originating from high-throughput sequencing (HTS). Multiple datasets are efficiently and consistently processed with a specialized DADA2 pipeline to identify amplicon sequence variants (ASVs). A series of customizable post-pipeline stages then detect and discard spurious nifH sequences and annotate the subsequent quality-filtered nifH ASVs using multiple reference databases and classification approaches. This newly developed workflow was used to reprocess nearly all publicly available nifH amplicon HTS datasets from marine studies and to generate a comprehensive nifH ASV database containing 9383 ASVs aggregated from 21 studies that represent the diazotrophic populations in the global ocean. For each sample, the database includes physical and chemical metadata obtained from the Simons Collaborative Marine Atlas Project (CMAP). Here we demonstrate the utility of this database for revealing global biogeographical patterns of prominent diazotroph groups and highlight the influence of sea surface temperature. The workflow and nifH ASV database provide a robust framework for studying marine N2 fixation and diazotrophic diversity captured by nifH amplicon HTS. Future datasets that target understudied ocean regions can be added easily, and users can tune parameters and studies included for their specific focus. The workflow and database are available, respectively, on GitHub (https://github.com/jdmagasin/nifH-ASV-workflow, last access: 21 January 2025; Morando et al., 2024c) and Figshare (https://doi.org/10.6084/m9.figshare.23795943.v2; Morando et al., 2024b).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2023498</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ESSD</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>