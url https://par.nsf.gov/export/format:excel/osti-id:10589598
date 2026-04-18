--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10589598</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/fee.2819</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rethinking the undergraduate textbook as a tool to build a diverse community of ecologists</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Richards, Jeannine H; Charton, Katherine T; McFarlane, Stephanie L; Widell, Abigail F; Haddad, Nick M; Wyer, Mary B; Damschen, Ellen I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Ecology and the Environment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1540-9295</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Recruitment and retention of a diverse scientific workforce depends on a more inclusive culture of science. Textbooks introduce prospective scientists to their chosen field and convey its cultural norms. We use ecology textbook data spanning two decades and document little change in representation of scientists during that time. Despite decades of multifaceted efforts to increase diversity in ecology, 91% of founders/innovators and 76% of working scientists introduced in textbooks were white men, poorly matching the demographics of scientists currently publishing in ecology. Textbook images depicted white men working as scientists, while women and people of color were frequently shown as nonscientists. Moreover, textbooks lack discussion of how science and society shape each other. Pathways to increase retention and sense of belonging for individuals from historically excluded groups include updating textbooks to accurately represent the scientists active in the field, contextualizing historical constraints on participation, and revealing how culture shapes scientific investigations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2010942</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>