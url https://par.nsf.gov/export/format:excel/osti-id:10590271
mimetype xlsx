--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10590271</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0223352</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An atomic beam of titanium for ultracold atom experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schrott, Jackson; Novoa, Diego; Eustice, Scott; Stamper-Kurn, Dan M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Review of Scientific Instruments</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0034-6748</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We generate an atomic beam of titanium (Ti) using a “Ti-ball” Ti-sublimation pump, which is a common getter pump used in ultrahigh vacuum systems. We show that the sublimated atomic beam can be optically pumped into the metastable 3d3(4F)4s a5F5 state, which is the lower energy level in a cycling optical transition that can be used for laser cooling. We measure the atomic density and transverse and longitudinal velocity distributions of the beam through laser fluorescence spectroscopy. We find a metastable atomic flux density of 4.3(2) × 109 s−1 cm−2 with a mean forward velocity of 773(8) m/s at 2.55 cm directly downstream of the center of the Ti-ball. Owing to the details of optical pumping, the beam is highly collimated along the transverse axis parallel to the optical pumping beam and the flux density falls off as 1/r. We discuss how this source can be used to load atoms into a magneto-optical trap.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016245</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>