--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10590595</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6084/m9.figshare.22822838.v1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Annual time-series 1-km maps of crop area and types in the conterminous US (CropAT-US) during 1850-2021</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ye, Shuchao; Cao, Peiyu; Lu, Chaoqun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>By integrating multi-source cross-scale inventories and satellite-based datasets, we reconstructed the annual crop density and crop type map (excluding summer idle/fallow, cropland pasture) in the contiguous US at 1km×1km resolution from 1850 to 2021. The annual crop density map depicts the distribution and fraction of cultivated land, while the crop type map displays the corresponding crop type. The developed datasets fill the data gap in lacking of crop type extent and type maps, which can support the environmental assessment and socioeconomic analysis related to agricultural activities. (Supplement to: Shuchao, Ye et al. (2023): Annual time-series 1-km maps of crop area and types in the conterminous US (CropAT-US): cropping diversity changes during 1850-2021.)</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945036</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>2230290326 Bytes</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>figshare</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>