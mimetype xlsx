--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10590698</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DETC2023-116789</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Design Knowledge Guided Position Encoding Methodology for Implicit Need Identification From User Reviews</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Yi; Moghaddam, Mohsen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-0-7918-8729-5</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aspect-based sentiment analysis (ABSA) enables a systematic identification of user opinions on particular aspects, thus enhancing the idea creation process in the initial stages of product/service design. Attention-based large language models (LLMs) like BERT and T5 have proven powerful in ABSA tasks. Yet, several key limitations remain, both regarding the ABSA task and the capabilities of attention-based models. First, existing research mainly focuses on relatively simpler ABSA tasks such as aspect-based sentiment analysis, while the task of extracting aspect, opinion, and sentiment in a unified model remains largely unaddressed. Second, current ABSA tasks overlook implicit opinions and sentiments. Third, most attention-based LLMs like BERT use position encoding in a linear projected manner or through split-position relations in word distance schemes, which could lead to relation biases during the training process. This article addresses these gaps by (1) creating a new annotated dataset with five types of labels, including aspect, category, opinion, sentiment, and implicit indicator (ACOSI), (2) developing a unified model capable of extracting all five types of labels simultaneously in a generative manner, and (3) designing a new position encoding method in the attention-based model. The numerical experiments conducted on a manually labeled dataset scraped from three major e-Commerce retail stores for apparel and footwear products demonstrate the performance, scalability, and potential of the framework developed. The article concludes with recommendations for future research on automated need finding and sentiment analysis for user-centered design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2050052</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Boston, Massachusetts, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>