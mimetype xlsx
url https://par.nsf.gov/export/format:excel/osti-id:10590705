--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10590705</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jrsssb/qkae088</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mode-wise principal subspace pursuit and matrix spiked covariance model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tang, Runshi; Yuan, Ming; Zhang, Anru R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Royal Statistical Society Series B: Statistical Methodology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>232 to 255</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1369-7412</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper introduces a novel framework called Mode-wise Principal Subspace Pursuit (MOP-UP) to extract hidden variations in both the row and column dimensions for matrix data. To enhance the understanding of the framework, we introduce a class of matrix-variate spiked covariance models that serve as inspiration for the development of the MOP-UP algorithm. The MOP-UP algorithm consists of two steps: Average Subspace Capture (ASC) and Alternating Projection. These steps are specifically designed to capture the row-wise and column-wise dimension-reduced subspaces which contain the most informative features of the data. ASC utilizes a novel average projection operator as initialization and achieves exact recovery in the noiseless setting. We analyse the convergence and non-asymptotic error bounds of MOP-UP, introducing a blockwise matrix eigenvalue perturbation bound that proves the desired bound, where classic perturbation bounds fail. The effectiveness and practical merits of the proposed framework are demonstrated through experiments on both simulated and real datasets. Lastly, we discuss generalizations of our approach to higher-order data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2203741; 2052955; 2015285</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Statistical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>