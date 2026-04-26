--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10590910</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-78450-7_9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Building Visual Novels with Social Simulation and Storylets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Johnson-Bey, Shi; Liao, Kira; Shields, Samuel; Hwang, Daeun; Wardrip-Fruin, Noah; Mateas, Michael; Melcer, Edward</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15468</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>145 to 161</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Simulationist interactive narrative systems allow game makers to craft reactive stories driven by simulated characters and their social dynamics. These systems produce narrative experiences that feel more emergent but may lack a coherent plot structure. We explored how to combine the emergent possibilities of social simulation with a procedural narrative system that affords writers strong authorial control over the plot. We did this by developing a Unity extension called Anansi that helps people create social simulation-driven visual novels. It enables users to inject simulation data into their story dialogue using logical queries and parameterized storylets written using Ink. The paper describes an overview of our extension and how we empower writers to drive narrative progression using cascading social effects from player choices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>