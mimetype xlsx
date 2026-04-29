--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10591265</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.21273/HORTSCI18233-24</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhanced Nutrition Programs to Rehabilitate Freeze-stressed Citrus Trees in Subtropical Regions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>De_Leon, D A; Nelson, S D; Sétamou, M; Bhandari, A; Zamora, E; Zaragoza, A; Donato, M C; Reyes-Cabrera, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>HortScience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1763 to 1771</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0018-5345</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;italic&gt;Citrus&lt;/italic&gt;spp. trees are not fully dormant during the winter months in the northern hemisphere; therefore, they are susceptible to sporadic freeze events of various magnitudes that could decline tree productivity or be lethal. In Feb 2021, winter storm Uri produced freezing air temperatures for nearly 72 hours, which created several degrees of injuries to citrus orchards in southern Texas. Producers in the area implemented combinations of multiple horticultural practices aimed at remediating injuries from the cold spell to stimulate root and tree recovery. However, there is a gap in our understanding of how practices such as compost application (CA) combined with varying rates of nitrogen (N) might facilitate tree recovery. Therefore, we conducted a 2-year field experiment using two CAs as soil amendments in combination with three N rates (112, 168, and 224 kg·ha&lt;sup&gt;−1&lt;/sup&gt;N) to evaluate fruit yield and internal quality, root growth, and recovery of ‘Rio Red’ grapefruits (&lt;italic&gt;Citrus&lt;/italic&gt;×&lt;italic&gt;paradisi&lt;/italic&gt;Macf.) and ‘Marrs’ sweet oranges (&lt;italic&gt;Citrus sinensis&lt;/italic&gt;). The yields of both crops exhibited modest improvement with CA in 2022; however, it was nonsignificant. Moreover, CA elicited more beneficial effects than N rates alone when rehabilitating trees and improving fruit internal quality after freezing events. Grapefruit brix was 4% higher in fruits harvested from trees treated with compost, and grapefruit roots exhibited a two-fold dry weight increment with CA. Sweet oranges from trees in the CA treatment had 22% lower acidity compared with that of untreated trees. Overall, our results indicate that citrus producers in southern Texas and other subtropical citrus-producing regions might facilitate the rehabilitation of tree injuries attributed to mild to moderate freeze events with moderate financial gains with the timely application of compost, which enhanced tree fitness and ameliorated fruit productivity declines during subsequent harvests.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1914745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society for Horticultural Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>