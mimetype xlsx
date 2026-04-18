--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10591436</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ada447</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>SOFIA Polarization Spectrum of Three Star-forming Clouds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cox, Erin G; Novak, Giles; Chuss, David T; Lee, Dennis; Berthoud, Marc; Karpovich, Kaitlyn; Michail, Joseph M; Li, Zhi-Yun; Ashton, Peter C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>981</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The dust emission polarization spectrum—how the polarization percentage changes with wavelength—serves as a probe of dust grain properties in star-forming regions. In this paper, we present 89–214&lt;italic&gt;μ&lt;/italic&gt;m polarization spectrum measurements obtained from SOFIA/HAWC+ for three star-forming clouds: OMC1, M17, and W3. We find that all three clouds have an overall decreasing polarization percentage with increasing wavelength (i.e., a “falling polarization spectrum”). We use SOFIA and Herschel data to create column density and temperature maps for each cloud. We fit for the slope of the polarization spectrum at each sky position in each cloud, and using the Pearson&lt;italic&gt;r&lt;/italic&gt;coefficient, we probe each cloud for possible correlations of slope with column density and slope with temperature. We also create plots of slope versus column density and slope versus temperature for each cloud. For the case of OMC1, our results are consistent with those presented by J. Michail et al., who carried out a similar analysis for that cloud. Our plots of polarization spectrum slope versus column density reveal that for each cloud there exists a critical column density below which a falling polarization spectrum is not observed. For these more diffuse sight lines, the polarization spectrum is instead flat or slightly rising. This finding is consistent with a hypothesis presented 25 yr ago in a paper led by R. Hildebrand based on Kuiper Airborne Observatory data. This hypothesis is that regions shielded from near-IR radiation are required to produce a sharply falling polarization spectrum.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2401752; 2307199</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>