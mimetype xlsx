--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10591478</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/JRC2024-130036</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Kernel Ridge Regression in Predicting Railway Crossing Accidents</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Villalobos, Ethan; Tarawneh, Constantine; Chen, Jia; Papalexakis, Evangelos E; Xu, Ping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-0-7918-8777-6</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Expanding on the insights from our initial investigation into railway accident patterns, this paper delves deeper into the predictive capabilities of machine learning to forecast potential accident trends in railway crossings. Focusing on critical factors such as “Highway User Position” and “Equipment Involved,” we integrate Kernel Ridge Regression (KRR) models tailored to distinct clusters, as well as a global model for the entire dataset. These models, trained on historical data, discern patterns and correlations that might elude traditional statistical methods. Our findings are compelling: certain clusters, despite limited data points, showcase remarkably Root Mean Squared Error (RMSE) values between predictions and real data, indicating superior model performance. However, certain clusters hint at potential overfitting, given the disparities between model predictions and actual data. Conversely, clusters with vast datasets underperform compared to the global model, suggesting intricate interactions within the data that might challenge the model’s capabilities. The performance nuances across clusters emphasize the value of specialized, cluster-specific models in capturing the intricacies of each dataset segment. This study underscores the efficacy of KRR in predicting future railway crossing incidents, fostering the implementation of data-driven strategies in public safety.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112650</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Columbia, South Carolina, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>