--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10591733</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.nlm.2024.108016</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of maternal separation on punishment-driven risky decision making in adolescence and adulthood</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Minnes, Grace L; Wiener, Anna J; Pisahl, Audrey S; Duecker, Elizabeth A; Baskhairoun, Boula A; Lowe, Sharoderick C; Simon, Nicholas W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Univ_Memphis</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Neurobiology of Learning and Memory</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108016</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1074-7427</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Early life adversity (ELA) is associated with a multitude of neural and behavioral aberrations. To develop treatments to mitigate the effects of ELA, it is critical to determine which aspects of cognition are affected and when these disturbances manifest across the lifespan. Here, we tested the effects of maternal separation, an established rodent model of ELA, on punishment-driven risky decision-making longitudinally in both adolescence (25–55 days old) and adulthood (80–100 days old). Risk-taking was assessed with the Risky Decision-making Task, wherein rats choose between a small, safe reward and a large reward accompanied by an escalating risk of punishment (foot shock). We observed that rats exposed to maternal separation were more prone to risk-taking than controls during adolescence, and demonstrated reduced latency to make both risky and safe decisions. Interestingly, this augmented risk-taking was no longer evident in adulthood. Males and females displayed comparable levels of risk-taking during adolescence then diverged in adulthood, with adult males displaying a sharp increase in risk-taking. Finally, we observed that risk-taking changed across the lifespan in rats exposed to maternal separation, but not in control rats. Collectively, these data reveal that ELA engenders risk-taking in adolescence but not adulthood, and that sex differences in risky decision-making are not evident until adulthood. This has important implications for the development of both behavioral and biological treatments to improve decision-making during the vulnerable adolescent period.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2051105</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Neurobiology of Learning and Memory</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>