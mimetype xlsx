--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10591810</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecy.4510</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Early life stage bottleneck determines rates of coral recovery following severe disturbance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Speare, Kelly E; Enright, Lauren N; Aplin, Allison; Adam, Thomas C; Edmunds, Peter J; Burkepile, Deron E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-9658</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Understanding how foundation species recover from disturbances is key for predicting the future of ecosystems in the Anthropocene. Coral reefs are dynamic ecosystems that can undergo rapid declines in coral abundance following disturbances. Understanding why some reefs recover quickly from these disturbances whereas others recover slowly (or not at all) gives insight into the drivers of community resilience. From 2006 to 2010 coral reefs on the fore reef of Moorea, French Polynesia, experienced severe disturbances that reduced coral cover from ~46% in 2005 to &lt;1% in 2010. Following these disturbances, coral cover increased from 2010 to 2018. Although there was a rapid and widespread recovery of corals, reefs at 17 m depth recovered more slowly than reefs at 10 m depth. We investigated the drivers of different rates of coral recovery between depths from 2010 to 2018 using a combination of time‐series data on coral recruitment, density, growth, and mortality in addition to field experiments testing for the effects of predation. Propagule abundance did not influence recovery, as the density of coral recruits (spat &lt;6 months old) did not differ between depths. However, mortality of juvenile corals (≤5 cm diameter) was higher at 17 m, leading to densities of juvenile corals 3.5 times higher at 10 m than at 17 m depth. Yet, there were no differences in the growth of corals between depths. These results point to an early life stage bottleneck after settlement, resulting in greater mortality at 17 m than at 10 m as the likely driver of differential coral recovery between depths. We used experiments and time‐series data to test mechanisms that could drive different rates of juvenile coral mortality across depths, including differences in predation, competition, and the availability of suitable substratum. The results of these experiments suggested that increased coral mortality at 17 m may have been influenced by higher intensity of fish predation, and higher mortality of corals attached to unfavorable substratum. In contrast, the abundance of macroalgae, a coral competitor, did not explain differences in coral survival. Our work suggests that top‐down processes and substratum quality can create bottlenecks in corals that can drive rates of coral recovery after disturbance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2224354</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>