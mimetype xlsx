--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10591814</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3354/meps14712</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coral performance is comparable when transplanted to disparate reef sites despite divergent histories of reef decline and recovery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clements, CS; Ladd, MC; Gallagher, JP; Hay, ME</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Marine Ecology Progress Series</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>748</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>53 to 67</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0171-8630</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;As coral reefs degrade worldwide, researchers and managers need to determine whether corals can acclimatize to altered local conditions or whether their fixed phenotypes prevent coral persistence under these new environmental conditions. Fixed phenotypes could produce environmental mismatches that reduce population connectivity and exacerbate decline in the near-term, but a capacity for acclimatization could be harnessed in both passive and proactive coral restoration efforts. Here, we conducted a reciprocal transplant experiment in Mo‘orea, French Polynesia, to test how intraspecific performance of 2 common coral species (&lt;italic&gt;Acropora hyacinthus&lt;/italic&gt;and&lt;italic&gt;Pocillopora verrucosa&lt;/italic&gt;) varied between a neighboring forereef and backreef that differed dramatically in trajectories of coral loss, resilience over decadal time scales, and cover of corals versus competing macroalgae. We also tested how corals responded to 2 common stressors—corallivory and macroalgal competition—and how this varied as a function of transplant location and the area of origin. Growth and survival of both coral species were affected by macroalgal competition, corallivory, transplant location, or some combination thereof, but we found limited evidence that the habitat of origin significantly impacted intraspecific performance. These results suggest that acclimatization capacity may outweigh local adaptation for these common reef-building species and could be leveraged to facilitate coral restoration.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2224354; 1947522</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Marine Ecology Progress Series</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>