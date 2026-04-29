--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10592015</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/essd-16-2971-2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dugenne, Mathilde; Corrales-Ugalde, Marco; Luo, Jessica Y; Kiko, Rainer; O'Brien, Todd D; Irisson, Jean-Olivier; Lombard, Fabien; Stemmann, Lars; Stock, Charles; Anderson, Clarissa R; Babin, Marcel; Bhairy, Nagib; Bonnet, Sophie; Carlotti, Francois; Cornils, Astrid; Crockford, E Taylor; Daniel, Patrick; Desnos, Corinne; Drago, Laetitia; Elineau, Amanda; Fischer, Alexis; Grandrémy, Nina; Grondin, Pierre-Luc; Guidi, Lionel; Guieu, Cecile; Hauss, Helena; Hayashi, Kendra; Huggett, Jenny A; Jalabert, Laetitia; Karp-Boss, Lee; Kenitz, Kasia M; Kudela, Raphael M; Lescot, Magali; Marec, Claudie; McDonnell, Andrew; Mériguet, Zoe; Niehoff, Barbara; Noyon, Margaux; Panaïotis, Thelma; Peacock, Emily; Picheral, Marc; Riquier, Emilie; Roesler, Collin; Romagnan, Jean-Baptiste; Sosik, Heidi M; Spencer, Gretchen; Taucher, Jan; Tilliette, Chloé; Vilain, Marion</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2971 to 2999</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1866-3516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. In marine ecosystems, most physiological, ecological, or physical processes are size dependent. These include metabolic rates, the uptake of carbon and other nutrients, swimming and sinking velocities, and trophic interactions, which eventually determine the stocks of commercial species, as well as biogeochemical cycles and carbon sequestration. As such, broad-scale observations of plankton size distribution are important indicators of the general functioning and state of pelagic ecosystems under anthropogenic pressures. Here, we present the first global datasets of the Pelagic Size Structure database (PSSdb), generated from plankton imaging devices. This release includes the bulk particle normalized biovolume size spectrum (NBSS) and the bulk particle size distribution (PSD), along with their related parameters (slope, intercept, and R2) measured within the epipelagic layer (0–200 m) by three imaging sensors: the Imaging FlowCytobot (IFCB), the Underwater Vision Profiler (UVP), and benchtop scanners. Collectively, these instruments effectively image organisms and detrital material in the 7–10 000 µm size range. A total of 92 472 IFCB samples, 3068 UVP profiles, and 2411 scans passed our quality control and were standardized to produce consistent instrument-specific size spectra averaged to 1° × 1° latitude and longitude and by year and month. Our instrument-specific datasets span most major ocean basins, except for the IFCB datasets we have ingested, which were exclusively collected in northern latitudes, and cover decadal time periods (2013–2022 for IFCB, 2008–2021 for UVP, and 1996–2022 for scanners), allowing for a further assessment of the pelagic size spectrum in space and time. The datasets that constitute PSSdb's first release are available at https://doi.org/10.5281/zenodo.11050013 (Dugenne et al., 2024b). In addition, future updates to these data products can be accessed at https://doi.org/10.5281/zenodo.7998799.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322676; 1655686</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Copernicus Publications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>