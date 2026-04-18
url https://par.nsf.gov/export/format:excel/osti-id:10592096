--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10592096</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3715014.3722081</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FlexiFly: Interfacing the Physical World with Foundation Models Empowered by Reconfigurable Drone Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhao, Minghui; Xia, Junxi; Hou, Kaiyuan; Liu, Yanchen; Xia, Stephen; Jiang, Xiaofan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>463 to 476</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400714795</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Foundation models (FM) have shown immense human-like capabilities for generating digital media. However, foundation models that can freely sense, interact, and actuate the physical domain is far from being realized. This is due to 1) requiring dense deployments of sensors to fully cover and analyze large spaces, while 2) events often being localized to small areas, making it difficult for FMs to pinpoint relevant areas of interest relevant to the current task. We propose FlexiFly, a platform that enables FMs to “zoom in” and analyze relevant areas with higher granularity to better understand the physical environment and carry out tasks. FlexiFly accomplishes by introducing 1) a novel image segmentation technique that aids in identifying relevant locations and 2) a modular and reconfigurable sensing and actuation drone platform that FMs can actuate to “zoom in” with relevant sensors and actuators. We demonstrate through real smart home deployments that FlexiFly enables FMs and LLMs to complete diverse tasks up to 85% more successfully. FlexiFly is critical step towards FMs and LLMs that can naturally interface with the physical world.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943396</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>UC Irvine Student Center. Irvine CA USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>