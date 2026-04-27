--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10592562</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad90e3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revisiting Radio Variability of the Blazar 3C 454.3</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tripathi, Ashutosh; Gupta, Alok C; Smith, Krista Lynne; Wiita, Paul J; Aller, Margo F; Volvach, Alexandr E; Lähteenmäki, Anne; Aller, Hugh D; Tornikoski, Merja; Volvach, Larisa N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>977</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We examine lengthy radio light curves of the flat spectrum radio galaxy 3C 454.3 for possible quasiperiodic oscillations (QPOs). The data used in this work were collected at five radio frequencies, 4.8, 8.0, 14.5, 22.0, and 37.0 GHz between 1979 and 2013 as observed at the University of Michigan Radio Astronomical Observatory, Crimean Astrophysical Observatory, and Aalto University Metsähovi Radio Observatory. We employ generalized Lomb–Scargle periodogram and weighted wavelet transform analyses to search for periodicities in these light curves. We confirm a QPO period of ∼2000 days to be at least 4&lt;italic&gt;σ&lt;/italic&gt;significant using both methods at all five radio frequencies between 1979 and 2007, after which a strong flare changed the character of the light curve. We also find a ∼600 day period, which is at least 4&lt;italic&gt;σ&lt;/italic&gt;significant, but only in the 22.0 and 37.0 GHz light curves. We briefly discuss physical mechanisms capable of producing such variations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2407603; 2407604</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>