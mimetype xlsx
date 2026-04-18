--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10593226</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/2058-9565/adc6b6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Spatially parallel decoding for multi-qubit lattice surgery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fuhui_Lin, Sophia; Peterson, Eric C; Sankar, Krishanu; Sivarajah, Prasahnt</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quantum Science and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>035007</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2058-9565</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Running quantum algorithms protected by quantum error correction requires a real time, classical decoder. To prevent the accumulation of a backlog, this decoder must process syndromes from the quantum device at a faster rate than they are generated. Most prior work on real time decoding has focused on an isolated logical qubit encoded in the surface code. However, for surface code, quantum programs of utility will require multi-qubit interactions performed via lattice surgery. A large merged patch can arise during lattice surgery—possibly as large as the entire device. This puts a significant strain on a real time decoder, which must decode errors on this merged patch and maintain the level of fault-tolerance that it achieves on isolated logical qubits. These requirements are relaxed by using spatially parallel decoding, which can be accomplished by dividing the physical qubits on the device into multiple overlapping groups and assigning a decoder module to each. We refer to this approach as&lt;italic&gt;spatially parallel windows&lt;/italic&gt;. While previous work has explored similar ideas, none have addressed system-specific considerations pertinent to the task or the constraints from using hardware accelerators. In this work, we demonstrate how to configure spatially parallel windows, so that the scheme (1) is compatible with hardware accelerators, (2) supports general lattice surgery operations, (3) maintains the fidelity of the logical qubits, and (4) meets the throughput requirement for real time decoding. Furthermore, our results reveal the importance of optimally choosing the buffer width to achieve a balance between accuracy and throughput—a decision that should be influenced by the device’s physical noise.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016136</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>