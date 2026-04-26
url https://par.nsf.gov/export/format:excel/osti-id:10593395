--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10593395</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/app.57328</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extrusion‐Based Printing of Nanostructured Fatty Acid Gels Incorporated in Hydrogels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amirfattahi, Saba; Freeman, Cody J; Honaryar, Houman; Ghazali, Hanieh Sadat; Kim, Kyungtae; Niroobakhsh, Zahra</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Applied Polymer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-8995</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Soft materials with unique nanostructures such as lamellar, hexagonal, and cubic morphologies can replicate complex structures that have potential in various fields, including biomedical and industrial applications. However, a key challenge in advancing the broader applications of 3D printing for these nanostructured soft materials is insufficient mechanical properties that hinder their printability and compromise structural stability in the final product. In this study, the suitability of a fatty acid‐based lamellar gel is evaluated for direct extrusion‐based 3D printing. The lamellar gel with varying water content is integrated with a photocurable hydrogel to preserve the shape and stability of the final prints. Complex 2D and 3D design patterns are used to assess extrusion behavior, structural stability, and print precision under varying pressures. Small‐angle X‐ray Scattering (SAXS) measurements reveal the formation of lamellar nanostructures and confirm their retention after photocuring in various gels. Rheological analysis confirms that these gels exhibit key properties suitable for extrusion‐based 3D printing, such as shear‐thinning behavior. Additionally, tensile testing is conducted to evaluate the mechanical properties across cured print samples. This study underscores the potential of nanostructured gels as a robust and versatile platform, facilitating the development of materials engineered for various applications.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2301605</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>