--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10593531</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Same As It Ever Was:  Gender, Race, and Ethnicity Differences in Promotion for Academic Economists.”</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ginther, Donna K; Kahn, Shulamit; Milakhina, Daria</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2574-0768</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Using data from Academic Analytics 2009-2022 linked to publications and multiple approaches of identifying race, we examine gender and racial/ethnicity differentials in promotion of economists in economics and non-economics departments. Results are mixed. The share of Black economists remains at 3%. Huge gender penalties in promotion to both associate and full not explained by productivity continue in economics departments. There are no gender penalties in promotion to associate for economists in non-economics departments, although some in promotion to full. There are hardly any significant racial penalties in promotion to either rank, although statistical significance is difficult with such small samples.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2152437</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Economic Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>